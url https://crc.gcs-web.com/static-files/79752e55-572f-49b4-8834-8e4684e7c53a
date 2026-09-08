--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -1,1005 +1,744 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\2026\Q1 2026\Website Files\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\2026\Q2 2026\Website Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F60F4064-60E4-4B60-977D-35AFAEB0E758}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4EF6E7CA-22C4-4735-90AC-1A6F0D104E55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="7380" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Non-GAAP Measures" sheetId="2" r:id="rId1"/>
-    <sheet name="Format 2" sheetId="3" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_DNTM" hidden="1">700000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_FY">1000</definedName>
     <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
     <definedName name="IQ_LATESTQ" hidden="1">500</definedName>
     <definedName name="IQ_LTM">2000</definedName>
     <definedName name="IQ_LTMMONTH" hidden="1">120000</definedName>
     <definedName name="IQ_MONTH">15000</definedName>
     <definedName name="IQ_MTD" hidden="1">800000</definedName>
     <definedName name="IQ_NAMES_REVISION_DATE_" hidden="1">42785.2130555556</definedName>
     <definedName name="IQ_NTM">6000</definedName>
     <definedName name="IQ_QTD" hidden="1">750000</definedName>
     <definedName name="IQ_TODAY" hidden="1">0</definedName>
     <definedName name="IQ_WEEK">50000</definedName>
     <definedName name="IQ_YTD">3000</definedName>
     <definedName name="IQ_YTDMONTH" hidden="1">130000</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Non-GAAP Measures'!$A$1:$AG$124</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Non-GAAP Measures'!$A$1:$AK$124</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Non-GAAP Measures'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B85" i="2" l="1"/>
-[...2 lines deleted...]
-  <c r="B121" i="2"/>
+  <c r="F85" i="2" l="1"/>
+  <c r="H85" i="2"/>
+  <c r="B102" i="2" l="1"/>
+  <c r="D102" i="2"/>
+  <c r="D90" i="2" l="1"/>
+  <c r="B90" i="2" s="1"/>
+  <c r="B93" i="2"/>
+  <c r="B91" i="2"/>
+  <c r="B83" i="2"/>
+  <c r="B82" i="2"/>
+  <c r="B79" i="2"/>
+  <c r="B77" i="2"/>
+  <c r="B76" i="2"/>
+  <c r="B78" i="2" s="1"/>
+  <c r="B80" i="2" s="1"/>
+  <c r="B84" i="2" l="1"/>
+  <c r="B85" i="2" s="1"/>
+  <c r="B92" i="2"/>
+  <c r="B94" i="2" s="1"/>
+  <c r="B22" i="2" l="1"/>
+  <c r="B20" i="2"/>
+  <c r="B19" i="2"/>
+  <c r="B18" i="2"/>
+  <c r="B17" i="2"/>
+  <c r="B16" i="2"/>
+  <c r="B15" i="2"/>
+  <c r="B14" i="2"/>
+  <c r="B13" i="2"/>
+  <c r="B12" i="2"/>
+  <c r="B11" i="2"/>
+  <c r="B130" i="2"/>
+  <c r="B120" i="2"/>
+  <c r="B119" i="2"/>
+  <c r="B118" i="2"/>
+  <c r="B117" i="2"/>
+  <c r="B116" i="2"/>
+  <c r="B115" i="2"/>
+  <c r="B114" i="2"/>
+  <c r="B98" i="2"/>
+  <c r="B89" i="2"/>
+  <c r="B75" i="2"/>
+  <c r="B70" i="2"/>
+  <c r="B69" i="2"/>
+  <c r="B68" i="2"/>
+  <c r="B67" i="2"/>
+  <c r="B62" i="2"/>
+  <c r="B61" i="2"/>
+  <c r="B58" i="2"/>
+  <c r="B48" i="2"/>
+  <c r="B47" i="2"/>
+  <c r="B46" i="2"/>
+  <c r="B45" i="2"/>
+  <c r="B44" i="2"/>
+  <c r="B43" i="2"/>
+  <c r="B40" i="2"/>
+  <c r="B39" i="2"/>
+  <c r="B38" i="2"/>
+  <c r="B37" i="2"/>
+  <c r="B36" i="2"/>
+  <c r="B35" i="2"/>
+  <c r="B34" i="2"/>
+  <c r="B33" i="2"/>
+  <c r="B32" i="2"/>
+  <c r="B31" i="2"/>
+  <c r="B10" i="2"/>
+  <c r="B8" i="2"/>
+  <c r="B121" i="2" l="1"/>
   <c r="B71" i="2"/>
   <c r="B64" i="2"/>
-  <c r="B114" i="2"/>
-[...10 lines deleted...]
-  <c r="B58" i="2" l="1"/>
   <c r="B49" i="2"/>
-  <c r="D49" i="2"/>
-[...8 lines deleted...]
-  <c r="B31" i="2"/>
+  <c r="B41" i="2"/>
   <c r="B21" i="2"/>
   <c r="B23" i="2" s="1"/>
-  <c r="D67" i="2" l="1"/>
-[...7 lines deleted...]
-  <c r="D76" i="2"/>
+  <c r="D121" i="2" l="1"/>
+  <c r="D114" i="2"/>
+  <c r="D98" i="2"/>
+  <c r="D92" i="2"/>
+  <c r="D94" i="2" s="1"/>
+  <c r="D89" i="2"/>
+  <c r="D84" i="2"/>
+  <c r="D78" i="2"/>
+  <c r="D80" i="2" s="1"/>
+  <c r="D75" i="2"/>
+  <c r="D71" i="2"/>
+  <c r="D64" i="2"/>
+  <c r="D58" i="2"/>
+  <c r="D49" i="2"/>
+  <c r="D41" i="2"/>
+  <c r="D31" i="2"/>
+  <c r="D21" i="2"/>
+  <c r="D23" i="2" s="1"/>
+  <c r="D85" i="2" l="1"/>
+  <c r="F130" i="2"/>
   <c r="F121" i="2" l="1"/>
+  <c r="F71" i="2"/>
+  <c r="F64" i="2"/>
   <c r="F114" i="2"/>
-  <c r="D114" i="2"/>
   <c r="F98" i="2"/>
-  <c r="D98" i="2"/>
   <c r="F92" i="2"/>
   <c r="F94" i="2" s="1"/>
   <c r="F89" i="2"/>
-  <c r="D89" i="2"/>
   <c r="F84" i="2"/>
-  <c r="D84" i="2"/>
   <c r="F78" i="2"/>
   <c r="F80" i="2" s="1"/>
   <c r="F75" i="2"/>
-  <c r="D75" i="2"/>
-[...3 lines deleted...]
-  <c r="D58" i="2"/>
+  <c r="F58" i="2" l="1"/>
   <c r="F49" i="2"/>
-  <c r="F41" i="2"/>
+  <c r="F41" i="2" l="1"/>
   <c r="F31" i="2"/>
-  <c r="D31" i="2"/>
   <c r="F21" i="2"/>
   <c r="F23" i="2" s="1"/>
-  <c r="F85" i="2" l="1"/>
-[...70 lines deleted...]
-  <c r="J121" i="2"/>
+  <c r="H67" i="2" l="1"/>
+  <c r="P38" i="2"/>
+  <c r="L38" i="2" s="1"/>
+  <c r="H38" i="2" s="1"/>
+  <c r="H130" i="2" l="1"/>
+  <c r="H90" i="2"/>
+  <c r="H82" i="2"/>
+  <c r="H83" i="2"/>
+  <c r="H76" i="2"/>
+  <c r="J121" i="2" l="1"/>
   <c r="J114" i="2"/>
   <c r="H114" i="2"/>
   <c r="J98" i="2"/>
   <c r="H98" i="2"/>
+  <c r="J92" i="2"/>
+  <c r="J94" i="2" s="1"/>
+  <c r="J89" i="2"/>
+  <c r="H89" i="2"/>
+  <c r="J84" i="2"/>
+  <c r="H84" i="2"/>
   <c r="J78" i="2"/>
+  <c r="J80" i="2" s="1"/>
   <c r="J75" i="2"/>
   <c r="H75" i="2"/>
   <c r="J71" i="2"/>
   <c r="J64" i="2"/>
   <c r="J58" i="2"/>
   <c r="H58" i="2"/>
   <c r="J49" i="2"/>
   <c r="J41" i="2"/>
   <c r="J31" i="2"/>
   <c r="H31" i="2"/>
   <c r="J21" i="2"/>
   <c r="J23" i="2" s="1"/>
-  <c r="L77" i="2"/>
-[...107 lines deleted...]
-  <c r="L8" i="2"/>
+  <c r="J85" i="2" l="1"/>
+  <c r="AD93" i="2" l="1"/>
+  <c r="Z93" i="2" s="1"/>
+  <c r="V93" i="2" s="1"/>
+  <c r="P93" i="2"/>
+  <c r="L93" i="2" s="1"/>
+  <c r="H93" i="2" s="1"/>
+  <c r="AD19" i="2" l="1"/>
+  <c r="Z19" i="2" s="1"/>
+  <c r="V19" i="2" s="1"/>
+  <c r="AD18" i="2"/>
+  <c r="Z18" i="2" s="1"/>
+  <c r="V18" i="2" s="1"/>
+  <c r="AD11" i="2"/>
+  <c r="Z11" i="2" s="1"/>
+  <c r="V11" i="2" s="1"/>
+  <c r="V102" i="2"/>
+  <c r="P19" i="2"/>
+  <c r="L19" i="2" s="1"/>
+  <c r="H19" i="2" s="1"/>
+  <c r="P10" i="2"/>
+  <c r="P18" i="2"/>
+  <c r="L18" i="2" s="1"/>
+  <c r="H18" i="2" s="1"/>
+  <c r="AJ92" i="2" l="1"/>
+  <c r="AJ94" i="2" s="1"/>
+  <c r="AH92" i="2"/>
+  <c r="AH94" i="2" s="1"/>
+  <c r="AF92" i="2"/>
+  <c r="AF94" i="2" s="1"/>
+  <c r="AB92" i="2"/>
+  <c r="AB94" i="2" s="1"/>
+  <c r="X92" i="2"/>
+  <c r="X94" i="2" s="1"/>
+  <c r="T92" i="2"/>
+  <c r="T94" i="2" s="1"/>
+  <c r="R92" i="2"/>
+  <c r="R94" i="2" s="1"/>
+  <c r="N92" i="2"/>
+  <c r="N94" i="2" s="1"/>
+  <c r="AD91" i="2"/>
+  <c r="AD92" i="2" s="1"/>
+  <c r="AD94" i="2" s="1"/>
+  <c r="P91" i="2"/>
+  <c r="L91" i="2" s="1"/>
+  <c r="T89" i="2"/>
+  <c r="R89" i="2"/>
+  <c r="P89" i="2"/>
+  <c r="N89" i="2"/>
+  <c r="L89" i="2"/>
+  <c r="T84" i="2"/>
+  <c r="R84" i="2"/>
+  <c r="P84" i="2"/>
+  <c r="N84" i="2"/>
+  <c r="L84" i="2"/>
+  <c r="L92" i="2" l="1"/>
+  <c r="L94" i="2" s="1"/>
+  <c r="H91" i="2"/>
+  <c r="H92" i="2" s="1"/>
+  <c r="H94" i="2" s="1"/>
+  <c r="P92" i="2"/>
+  <c r="P94" i="2" s="1"/>
+  <c r="Z91" i="2"/>
+  <c r="Z92" i="2" s="1"/>
+  <c r="Z94" i="2" s="1"/>
+  <c r="P43" i="2"/>
+  <c r="L43" i="2" s="1"/>
+  <c r="H43" i="2" s="1"/>
+  <c r="V91" i="2" l="1"/>
+  <c r="V92" i="2" s="1"/>
+  <c r="V94" i="2" s="1"/>
   <c r="L130" i="2"/>
+  <c r="N121" i="2"/>
+  <c r="N114" i="2"/>
   <c r="L114" i="2"/>
+  <c r="N98" i="2"/>
   <c r="L98" i="2"/>
+  <c r="N78" i="2"/>
+  <c r="N75" i="2"/>
   <c r="L75" i="2"/>
-  <c r="L58" i="2"/>
-[...7 lines deleted...]
-  <c r="N78" i="2"/>
   <c r="N71" i="2"/>
   <c r="N64" i="2"/>
+  <c r="N58" i="2"/>
+  <c r="L58" i="2"/>
   <c r="N49" i="2"/>
   <c r="N41" i="2"/>
+  <c r="B131" i="2" s="1"/>
+  <c r="N31" i="2"/>
+  <c r="L31" i="2"/>
   <c r="N21" i="2"/>
   <c r="N23" i="2" s="1"/>
-  <c r="D71" i="2" l="1"/>
-[...5 lines deleted...]
-  <c r="N80" i="2"/>
+  <c r="P77" i="2"/>
+  <c r="L77" i="2" s="1"/>
+  <c r="H77" i="2" s="1"/>
+  <c r="H78" i="2" s="1"/>
+  <c r="P22" i="2"/>
+  <c r="L22" i="2" s="1"/>
+  <c r="H22" i="2" s="1"/>
+  <c r="L10" i="2"/>
+  <c r="H10" i="2" s="1"/>
+  <c r="N80" i="2" l="1"/>
   <c r="N85" i="2"/>
-  <c r="H121" i="2"/>
-[...24 lines deleted...]
-  <c r="H40" i="2"/>
+  <c r="P120" i="2"/>
+  <c r="L120" i="2" s="1"/>
+  <c r="H120" i="2" s="1"/>
+  <c r="P119" i="2"/>
+  <c r="L119" i="2" s="1"/>
+  <c r="H119" i="2" s="1"/>
+  <c r="P118" i="2"/>
+  <c r="L118" i="2" s="1"/>
+  <c r="H118" i="2" s="1"/>
+  <c r="P117" i="2"/>
+  <c r="L117" i="2" s="1"/>
+  <c r="H117" i="2" s="1"/>
+  <c r="P116" i="2"/>
+  <c r="L116" i="2" s="1"/>
+  <c r="H116" i="2" s="1"/>
+  <c r="P115" i="2"/>
+  <c r="L115" i="2" s="1"/>
+  <c r="P79" i="2"/>
+  <c r="L79" i="2" s="1"/>
+  <c r="H79" i="2" s="1"/>
+  <c r="H80" i="2" s="1"/>
+  <c r="P70" i="2"/>
+  <c r="L70" i="2" s="1"/>
+  <c r="H70" i="2" s="1"/>
+  <c r="P69" i="2"/>
+  <c r="L69" i="2" s="1"/>
+  <c r="H69" i="2" s="1"/>
+  <c r="P68" i="2"/>
+  <c r="L68" i="2" s="1"/>
+  <c r="H68" i="2" s="1"/>
+  <c r="P67" i="2"/>
+  <c r="P63" i="2"/>
+  <c r="L63" i="2" s="1"/>
+  <c r="H63" i="2" s="1"/>
+  <c r="P62" i="2"/>
+  <c r="L62" i="2" s="1"/>
+  <c r="H62" i="2" s="1"/>
+  <c r="P61" i="2"/>
+  <c r="L61" i="2" s="1"/>
+  <c r="H61" i="2" s="1"/>
+  <c r="P60" i="2"/>
+  <c r="L60" i="2" s="1"/>
+  <c r="H60" i="2" s="1"/>
+  <c r="P59" i="2"/>
+  <c r="L59" i="2" s="1"/>
+  <c r="H59" i="2" s="1"/>
+  <c r="P48" i="2"/>
+  <c r="L48" i="2" s="1"/>
+  <c r="H48" i="2" s="1"/>
+  <c r="P47" i="2"/>
+  <c r="L47" i="2" s="1"/>
+  <c r="H47" i="2" s="1"/>
+  <c r="P46" i="2"/>
+  <c r="L46" i="2" s="1"/>
+  <c r="H46" i="2" s="1"/>
+  <c r="P45" i="2"/>
+  <c r="L45" i="2" s="1"/>
+  <c r="H45" i="2" s="1"/>
+  <c r="P44" i="2"/>
+  <c r="L44" i="2" s="1"/>
+  <c r="H44" i="2" s="1"/>
+  <c r="H49" i="2" s="1"/>
+  <c r="P39" i="2"/>
+  <c r="L39" i="2" s="1"/>
+  <c r="H39" i="2" s="1"/>
+  <c r="P37" i="2"/>
+  <c r="L37" i="2" s="1"/>
+  <c r="H37" i="2" s="1"/>
+  <c r="P36" i="2"/>
+  <c r="L36" i="2" s="1"/>
+  <c r="H36" i="2" s="1"/>
+  <c r="P35" i="2"/>
+  <c r="L35" i="2" s="1"/>
+  <c r="H35" i="2" s="1"/>
+  <c r="P34" i="2"/>
+  <c r="L34" i="2" s="1"/>
+  <c r="H34" i="2" s="1"/>
+  <c r="P33" i="2"/>
+  <c r="L33" i="2" s="1"/>
+  <c r="H33" i="2" s="1"/>
+  <c r="P32" i="2"/>
+  <c r="L32" i="2" s="1"/>
+  <c r="H32" i="2" s="1"/>
+  <c r="P20" i="2"/>
+  <c r="L20" i="2" s="1"/>
+  <c r="H20" i="2" s="1"/>
+  <c r="P17" i="2"/>
+  <c r="L17" i="2" s="1"/>
+  <c r="H17" i="2" s="1"/>
+  <c r="P16" i="2"/>
+  <c r="L16" i="2" s="1"/>
+  <c r="H16" i="2" s="1"/>
+  <c r="P15" i="2"/>
+  <c r="L15" i="2" s="1"/>
+  <c r="H15" i="2" s="1"/>
+  <c r="P14" i="2"/>
+  <c r="L14" i="2" s="1"/>
+  <c r="H14" i="2" s="1"/>
+  <c r="P13" i="2"/>
+  <c r="L13" i="2" s="1"/>
+  <c r="H13" i="2" s="1"/>
+  <c r="P12" i="2"/>
+  <c r="L12" i="2" s="1"/>
+  <c r="H12" i="2" s="1"/>
+  <c r="P8" i="2"/>
+  <c r="P130" i="2"/>
   <c r="P114" i="2"/>
   <c r="P98" i="2"/>
   <c r="P75" i="2"/>
+  <c r="P58" i="2"/>
   <c r="P31" i="2"/>
-  <c r="P130" i="2"/>
+  <c r="R114" i="2"/>
+  <c r="R98" i="2"/>
+  <c r="R75" i="2"/>
+  <c r="R58" i="2"/>
+  <c r="R31" i="2"/>
+  <c r="R121" i="2"/>
+  <c r="R78" i="2"/>
+  <c r="R71" i="2"/>
+  <c r="R64" i="2"/>
+  <c r="R49" i="2"/>
+  <c r="R41" i="2"/>
+  <c r="F131" i="2" s="1"/>
+  <c r="R21" i="2"/>
+  <c r="R23" i="2" s="1"/>
+  <c r="H71" i="2" l="1"/>
+  <c r="H115" i="2"/>
+  <c r="H121" i="2" s="1"/>
+  <c r="H64" i="2"/>
+  <c r="H21" i="2"/>
+  <c r="L78" i="2"/>
+  <c r="R80" i="2"/>
+  <c r="R85" i="2"/>
+  <c r="L121" i="2"/>
+  <c r="L71" i="2"/>
+  <c r="L64" i="2"/>
+  <c r="L21" i="2"/>
+  <c r="L8" i="2"/>
+  <c r="H8" i="2" s="1"/>
+  <c r="L49" i="2"/>
   <c r="P121" i="2"/>
-  <c r="P123" i="2" s="1"/>
-  <c r="P102" i="2"/>
   <c r="P78" i="2"/>
+  <c r="P71" i="2"/>
+  <c r="P64" i="2"/>
   <c r="P49" i="2"/>
-  <c r="P51" i="2" s="1"/>
-[...4 lines deleted...]
-  <c r="D41" i="2" s="1"/>
+  <c r="P21" i="2"/>
+  <c r="P23" i="2" s="1"/>
+  <c r="T71" i="2"/>
+  <c r="T64" i="2"/>
+  <c r="T58" i="2"/>
+  <c r="H23" i="2" l="1"/>
+  <c r="L23" i="2"/>
   <c r="P80" i="2"/>
   <c r="P85" i="2"/>
-  <c r="P21" i="2"/>
-[...2 lines deleted...]
-  <c r="R130" i="2" s="1"/>
+  <c r="L80" i="2"/>
+  <c r="L85" i="2"/>
+  <c r="P40" i="2"/>
+  <c r="P41" i="2" l="1"/>
+  <c r="L40" i="2"/>
+  <c r="T114" i="2"/>
+  <c r="T98" i="2"/>
+  <c r="T75" i="2"/>
+  <c r="T31" i="2"/>
+  <c r="T130" i="2"/>
   <c r="T121" i="2"/>
+  <c r="T123" i="2" s="1"/>
   <c r="T102" i="2"/>
   <c r="T78" i="2"/>
-  <c r="T80" i="2" s="1"/>
   <c r="T49" i="2"/>
+  <c r="T51" i="2" s="1"/>
   <c r="T41" i="2"/>
   <c r="H131" i="2" s="1"/>
+  <c r="X40" i="2"/>
+  <c r="L41" i="2" l="1"/>
+  <c r="H40" i="2"/>
+  <c r="H41" i="2" s="1"/>
+  <c r="T80" i="2"/>
+  <c r="T85" i="2"/>
   <c r="T21" i="2"/>
   <c r="T23" i="2" s="1"/>
-  <c r="X40" i="2"/>
-[...6 lines deleted...]
-  <c r="R118" i="2" s="1"/>
+  <c r="V128" i="2"/>
+  <c r="V130" i="2" s="1"/>
+  <c r="X121" i="2"/>
+  <c r="X102" i="2"/>
   <c r="X78" i="2"/>
   <c r="X80" i="2" s="1"/>
-  <c r="X12" i="2"/>
-[...4 lines deleted...]
-  <c r="V102" i="2"/>
   <c r="X49" i="2"/>
   <c r="X41" i="2"/>
   <c r="L131" i="2" s="1"/>
-  <c r="Z79" i="2" l="1"/>
-[...5 lines deleted...]
-  <c r="AB21" i="2"/>
+  <c r="X21" i="2"/>
+  <c r="X23" i="2" s="1"/>
+  <c r="AB40" i="2"/>
+  <c r="Z128" i="2" l="1"/>
+  <c r="AB120" i="2" l="1"/>
+  <c r="AB121" i="2" s="1"/>
+  <c r="Z119" i="2"/>
+  <c r="V119" i="2" s="1"/>
+  <c r="Z118" i="2"/>
+  <c r="V118" i="2" s="1"/>
+  <c r="AB78" i="2"/>
+  <c r="AB80" i="2" s="1"/>
+  <c r="AB12" i="2"/>
+  <c r="AB21" i="2" s="1"/>
   <c r="AB23" i="2" s="1"/>
-  <c r="Z20" i="2"/>
-[...34 lines deleted...]
-  <c r="R115" i="2" s="1"/>
+  <c r="Z130" i="2"/>
   <c r="AB102" i="2"/>
   <c r="Z102" i="2"/>
-  <c r="Z77" i="2"/>
-[...3 lines deleted...]
-  <c r="AB80" i="2" s="1"/>
   <c r="AB49" i="2"/>
-  <c r="Z48" i="2"/>
-[...16 lines deleted...]
-  <c r="R43" i="2" s="1"/>
   <c r="AB41" i="2"/>
   <c r="P131" i="2" s="1"/>
-  <c r="Z40" i="2"/>
+  <c r="AD79" i="2" l="1"/>
+  <c r="Z79" i="2" s="1"/>
+  <c r="V79" i="2" s="1"/>
+  <c r="AD22" i="2" l="1"/>
+  <c r="Z22" i="2" s="1"/>
+  <c r="V22" i="2" s="1"/>
+  <c r="AF21" i="2"/>
+  <c r="AF23" i="2" s="1"/>
+  <c r="AD20" i="2"/>
+  <c r="Z20" i="2" s="1"/>
+  <c r="V20" i="2" s="1"/>
+  <c r="AD17" i="2"/>
+  <c r="Z17" i="2" s="1"/>
+  <c r="V17" i="2" s="1"/>
+  <c r="AD16" i="2"/>
+  <c r="Z16" i="2" s="1"/>
+  <c r="V16" i="2" s="1"/>
+  <c r="AD15" i="2"/>
+  <c r="Z15" i="2" s="1"/>
+  <c r="V15" i="2" s="1"/>
+  <c r="AD14" i="2"/>
+  <c r="Z14" i="2" s="1"/>
+  <c r="V14" i="2" s="1"/>
+  <c r="AD13" i="2"/>
+  <c r="Z13" i="2" s="1"/>
+  <c r="V13" i="2" s="1"/>
+  <c r="AD10" i="2"/>
+  <c r="Z10" i="2" s="1"/>
+  <c r="V10" i="2" s="1"/>
+  <c r="AD8" i="2"/>
+  <c r="Z8" i="2" s="1"/>
+  <c r="V8" i="2" s="1"/>
+  <c r="AD120" i="2"/>
+  <c r="Z120" i="2" s="1"/>
+  <c r="V120" i="2" s="1"/>
+  <c r="AD117" i="2"/>
+  <c r="Z117" i="2" s="1"/>
+  <c r="V117" i="2" s="1"/>
+  <c r="AD116" i="2"/>
+  <c r="Z116" i="2" s="1"/>
+  <c r="V116" i="2" s="1"/>
+  <c r="AD115" i="2"/>
+  <c r="Z115" i="2" s="1"/>
+  <c r="V115" i="2" s="1"/>
+  <c r="AF102" i="2"/>
+  <c r="AD102" i="2"/>
+  <c r="AD77" i="2"/>
+  <c r="Z77" i="2" s="1"/>
+  <c r="V77" i="2" s="1"/>
+  <c r="AF78" i="2"/>
+  <c r="AF80" i="2" s="1"/>
+  <c r="AF49" i="2"/>
+  <c r="AD48" i="2"/>
+  <c r="Z48" i="2" s="1"/>
+  <c r="V48" i="2" s="1"/>
+  <c r="AD47" i="2"/>
+  <c r="Z47" i="2" s="1"/>
+  <c r="V47" i="2" s="1"/>
+  <c r="AD46" i="2"/>
+  <c r="Z46" i="2" s="1"/>
+  <c r="V46" i="2" s="1"/>
+  <c r="AD45" i="2"/>
+  <c r="Z45" i="2" s="1"/>
+  <c r="V45" i="2" s="1"/>
+  <c r="AD44" i="2"/>
+  <c r="Z44" i="2" s="1"/>
+  <c r="V44" i="2" s="1"/>
+  <c r="AD43" i="2"/>
+  <c r="Z43" i="2" s="1"/>
+  <c r="V43" i="2" s="1"/>
+  <c r="AF41" i="2"/>
+  <c r="T131" i="2" s="1"/>
+  <c r="AD40" i="2"/>
+  <c r="Z40" i="2" s="1"/>
   <c r="V40" i="2" s="1"/>
-  <c r="R40" i="2" s="1"/>
-  <c r="Z39" i="2"/>
+  <c r="AD39" i="2"/>
+  <c r="Z39" i="2" s="1"/>
   <c r="V39" i="2" s="1"/>
-  <c r="R39" i="2" s="1"/>
-  <c r="Z37" i="2"/>
+  <c r="AD37" i="2"/>
+  <c r="Z37" i="2" s="1"/>
   <c r="V37" i="2" s="1"/>
-  <c r="R37" i="2" s="1"/>
-  <c r="Z36" i="2"/>
+  <c r="AD36" i="2"/>
+  <c r="Z36" i="2" s="1"/>
   <c r="V36" i="2" s="1"/>
-  <c r="R36" i="2" s="1"/>
-  <c r="Z35" i="2"/>
+  <c r="AD35" i="2"/>
+  <c r="Z35" i="2" s="1"/>
   <c r="V35" i="2" s="1"/>
-  <c r="R35" i="2" s="1"/>
-  <c r="Z34" i="2"/>
+  <c r="AD34" i="2"/>
+  <c r="Z34" i="2" s="1"/>
   <c r="V34" i="2" s="1"/>
-  <c r="R34" i="2" s="1"/>
-  <c r="Z33" i="2"/>
+  <c r="AD33" i="2"/>
+  <c r="Z33" i="2" s="1"/>
   <c r="V33" i="2" s="1"/>
-  <c r="R33" i="2" s="1"/>
-  <c r="Z32" i="2"/>
+  <c r="AD32" i="2"/>
+  <c r="Z32" i="2" s="1"/>
   <c r="V32" i="2" s="1"/>
-  <c r="R32" i="2" s="1"/>
+  <c r="AD78" i="2" l="1"/>
+  <c r="AD80" i="2" s="1"/>
+  <c r="V41" i="2"/>
+  <c r="V49" i="2"/>
+  <c r="V121" i="2"/>
+  <c r="Z41" i="2"/>
+  <c r="Z121" i="2"/>
+  <c r="Z49" i="2"/>
+  <c r="AD121" i="2"/>
+  <c r="AF121" i="2"/>
+  <c r="AD49" i="2"/>
+  <c r="AD41" i="2"/>
   <c r="Z78" i="2" l="1"/>
   <c r="Z80" i="2" s="1"/>
-  <c r="R41" i="2"/>
-[...8 lines deleted...]
-  <c r="Z41" i="2"/>
+  <c r="V131" i="2"/>
+  <c r="AH78" i="2"/>
+  <c r="AH80" i="2" s="1"/>
+  <c r="AH12" i="2"/>
+  <c r="AH121" i="2"/>
+  <c r="AH102" i="2"/>
+  <c r="AH49" i="2"/>
+  <c r="AH41" i="2"/>
   <c r="V78" i="2" l="1"/>
   <c r="V80" i="2" s="1"/>
-  <c r="R131" i="2"/>
-[...1 lines deleted...]
-  <c r="AD80" i="2" s="1"/>
+  <c r="AH21" i="2"/>
+  <c r="AH23" i="2" s="1"/>
   <c r="AD12" i="2"/>
-  <c r="AD121" i="2"/>
-[...5 lines deleted...]
-  <c r="AD21" i="2"/>
+  <c r="AD21" i="2" l="1"/>
   <c r="AD23" i="2" s="1"/>
   <c r="Z12" i="2"/>
   <c r="Z21" i="2" l="1"/>
   <c r="Z23" i="2" s="1"/>
   <c r="V12" i="2"/>
-  <c r="V21" i="2" l="1"/>
+  <c r="V21" i="2" s="1"/>
   <c r="V23" i="2" s="1"/>
-  <c r="R12" i="2"/>
-[...87 lines deleted...]
-  <c r="C11" i="3"/>
+  <c r="AJ121" i="2"/>
+  <c r="AJ102" i="2"/>
+  <c r="AJ78" i="2"/>
+  <c r="AJ80" i="2" s="1"/>
+  <c r="AJ49" i="2"/>
+  <c r="AJ41" i="2"/>
+  <c r="Z131" i="2" s="1"/>
+  <c r="AJ21" i="2"/>
+  <c r="AJ23" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="170">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="126">
   <si>
     <t>Interest and debt expense, net</t>
   </si>
   <si>
-    <t>Income tax benefit</t>
-[...1 lines deleted...]
-  <si>
     <t>Exploration expense</t>
   </si>
   <si>
-    <t>Adjusted income items before taxes(a)</t>
-[...1 lines deleted...]
-  <si>
     <t>Other non-cash items</t>
   </si>
   <si>
     <t>Adjusted EBITDAX</t>
   </si>
   <si>
-    <t>Cash interest</t>
-[...1 lines deleted...]
-  <si>
     <t>Exploration expenditures</t>
   </si>
   <si>
-    <t>Other changes in operating assets and liabilities</t>
-[...49 lines deleted...]
-  <si>
     <t>General and administrative expenses</t>
   </si>
   <si>
-    <t xml:space="preserve">   Early retirement and severance costs</t>
-[...1 lines deleted...]
-  <si>
     <t>Adjusted general and administrative expenses</t>
   </si>
   <si>
-    <t>Free Cash Flow</t>
-[...34 lines deleted...]
-  <si>
     <t>Other, net</t>
   </si>
   <si>
-    <r>
-[...48 lines deleted...]
-  <si>
     <t>Other</t>
-  </si>
-[...119 lines deleted...]
-    </r>
   </si>
   <si>
     <t>California Resources Corporation</t>
   </si>
   <si>
     <t>(in millions)</t>
   </si>
   <si>
     <t>(in millions, except per share amounts)</t>
   </si>
   <si>
     <t>Asset impairments</t>
   </si>
   <si>
     <t>Tax effects of these items</t>
   </si>
   <si>
     <t>Depreciation, depletion and amortization</t>
   </si>
   <si>
     <t>Unusual, infrequent and other items:</t>
   </si>
   <si>
     <t>Total unusual, infrequent and other items</t>
   </si>
@@ -1066,53 +805,50 @@
   <si>
     <t>Free cash flow, after special items</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Energy operating costs </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t>(1)</t>
     </r>
   </si>
   <si>
     <t>Non-GAAP Measures and Reconciliations</t>
   </si>
   <si>
     <t>Cash income taxes</t>
   </si>
   <si>
-    <t>Income tax provision (benefit)</t>
-[...1 lines deleted...]
-  <si>
     <t>Interest income</t>
   </si>
   <si>
     <t>(1) Energy operating costs consist of purchases of natural gas to generate electricity, purchased electricity and internal costs to produce electricity used in our operations.</t>
   </si>
   <si>
     <t>Equity-settled stock-based compensation</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Gas processing costs </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t>(2)</t>
     </r>
   </si>
   <si>
     <r>
@@ -1279,53 +1015,50 @@
   <si>
     <t>Dividends paid</t>
   </si>
   <si>
     <t>% Free cash flow returned to shareholders</t>
   </si>
   <si>
     <t>09/30/2025</t>
   </si>
   <si>
     <t>06/30/2025</t>
   </si>
   <si>
     <t>03/31/2025</t>
   </si>
   <si>
     <t>G&amp;A expense per BOE</t>
   </si>
   <si>
     <t>Adjusted G&amp;A expense per BOE</t>
   </si>
   <si>
     <t>Net cash provided by operating activities</t>
   </si>
   <si>
-    <t>Non-cash derivative loss (gain) on natural gas derivative contracts</t>
-[...1 lines deleted...]
-  <si>
     <t>Offshore platform expense</t>
   </si>
   <si>
     <t>Litigation and settlement related expenses</t>
   </si>
   <si>
     <t>Loss (gain) on asset divestitures</t>
   </si>
   <si>
     <t>FREE CASH FLOW AND % FREE CASH FLOW RETURNED TO SHAREHOLDERS</t>
   </si>
   <si>
     <t>Net loss on early extinguishment of debt</t>
   </si>
   <si>
     <t>OPERATING COSTS PER BOE</t>
   </si>
   <si>
     <t>Share repurchases, excluding excise taxes and commissions</t>
   </si>
   <si>
     <t>Net cash provided by operating activities before net changes in operating assets and liabilities</t>
   </si>
   <si>
     <t>Free cash flow before net changes in operating assets and liabilities</t>
@@ -1345,105 +1078,90 @@
   <si>
     <t>Equity loss from unconsolidated subsidiaries</t>
   </si>
   <si>
     <t>Equity loss from investment in unconsolidated subsidiary</t>
   </si>
   <si>
     <t>1Q26</t>
   </si>
   <si>
     <t>03/31/2026</t>
   </si>
   <si>
     <t>Non-cash derivative loss (gain) on Brent based commodity contracts</t>
   </si>
   <si>
     <t>Net (loss) income</t>
   </si>
   <si>
     <t>Net (loss) income per BOE</t>
   </si>
   <si>
     <t>Net (loss) income per diluted share</t>
   </si>
   <si>
-    <t>Segment loss</t>
+    <t>2Q26</t>
+  </si>
+  <si>
+    <t>2Q26 YTD</t>
+  </si>
+  <si>
+    <t>1.1x</t>
+  </si>
+  <si>
+    <t>06/30/2026</t>
+  </si>
+  <si>
+    <t>Non-cash derivative (gain) loss on natural gas derivative contracts</t>
+  </si>
+  <si>
+    <t>Income tax (benefit) provision</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...28 lines deleted...]
-      <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
@@ -1488,62 +1206,56 @@
       <sz val="10"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -1578,265 +1290,198 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="125">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="3" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="3" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="42" fontId="6" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="6" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...6 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="44" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="3" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="44" fontId="6" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="3" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...68 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
-  <dxfs count="16">
-[...6 lines deleted...]
-    </dxf>
+  <dxfs count="15">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
@@ -1912,51 +1557,51 @@
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2180,10038 +1825,8993 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AI145"/>
+  <dimension ref="A1:AM145"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="112" zoomScaleNormal="112" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="A136" sqref="A136"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="64.7109375" style="17" customWidth="1"/>
-[...33 lines deleted...]
-    <col min="36" max="16384" width="8.7109375" style="18"/>
+    <col min="1" max="1" width="64.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12" style="2" customWidth="1"/>
+    <col min="3" max="3" width="2.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="2.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="2.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="13" style="2" customWidth="1"/>
+    <col min="9" max="9" width="2.7109375" style="2" customWidth="1"/>
+    <col min="10" max="10" width="12" style="2" customWidth="1"/>
+    <col min="11" max="11" width="2.7109375" style="2" customWidth="1"/>
+    <col min="12" max="12" width="13" style="2" customWidth="1"/>
+    <col min="13" max="13" width="2.7109375" style="2" customWidth="1"/>
+    <col min="14" max="14" width="12" style="2" customWidth="1"/>
+    <col min="15" max="15" width="2.7109375" style="2" customWidth="1"/>
+    <col min="16" max="16" width="12" style="2" customWidth="1"/>
+    <col min="17" max="17" width="2.7109375" style="2" customWidth="1"/>
+    <col min="18" max="18" width="12" style="2" customWidth="1"/>
+    <col min="19" max="19" width="2.7109375" style="2" customWidth="1"/>
+    <col min="20" max="20" width="12" style="2" customWidth="1"/>
+    <col min="21" max="21" width="2.7109375" style="2" customWidth="1"/>
+    <col min="22" max="22" width="12" style="2" customWidth="1"/>
+    <col min="23" max="23" width="2.7109375" style="2" customWidth="1"/>
+    <col min="24" max="24" width="12" style="2" customWidth="1"/>
+    <col min="25" max="25" width="2.7109375" style="2" customWidth="1"/>
+    <col min="26" max="26" width="12" style="2" customWidth="1"/>
+    <col min="27" max="27" width="2.7109375" style="2" customWidth="1"/>
+    <col min="28" max="28" width="12" style="2" customWidth="1"/>
+    <col min="29" max="29" width="2.7109375" style="2" customWidth="1"/>
+    <col min="30" max="30" width="12.5703125" style="2" customWidth="1"/>
+    <col min="31" max="31" width="2.7109375" style="2" customWidth="1"/>
+    <col min="32" max="32" width="12.5703125" style="2" customWidth="1"/>
+    <col min="33" max="33" width="2.7109375" style="2" customWidth="1"/>
+    <col min="34" max="34" width="12.5703125" style="2" customWidth="1"/>
+    <col min="35" max="35" width="2.7109375" style="2" customWidth="1"/>
+    <col min="36" max="36" width="12.5703125" style="2" customWidth="1"/>
+    <col min="37" max="37" width="1.5703125" style="2" customWidth="1"/>
+    <col min="38" max="39" width="8.7109375" style="2"/>
+    <col min="40" max="16384" width="8.7109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" ht="18.75" x14ac:dyDescent="0.3">
-[...247 lines deleted...]
-      <c r="P7" s="24" t="s">
+    <row r="1" spans="1:39" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+      <c r="AD1" s="1"/>
+      <c r="AE1" s="1"/>
+      <c r="AF1" s="1"/>
+      <c r="AG1" s="1"/>
+      <c r="AH1" s="1"/>
+      <c r="AI1" s="1"/>
+      <c r="AJ1" s="1"/>
+      <c r="AK1" s="1"/>
+    </row>
+    <row r="2" spans="1:39" ht="15" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="4"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="Y2" s="4"/>
+      <c r="Z2" s="4"/>
+      <c r="AA2" s="4"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="4"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="4"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
+      <c r="AH2" s="4"/>
+      <c r="AI2" s="4"/>
+      <c r="AJ2" s="4"/>
+      <c r="AK2" s="4"/>
+    </row>
+    <row r="3" spans="1:39" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="36"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="4"/>
+      <c r="U3" s="4"/>
+      <c r="V3" s="4"/>
+      <c r="W3" s="4"/>
+      <c r="X3" s="4"/>
+      <c r="Y3" s="4"/>
+      <c r="Z3" s="4"/>
+      <c r="AA3" s="4"/>
+      <c r="AB3" s="4"/>
+      <c r="AC3" s="4"/>
+      <c r="AD3" s="4"/>
+      <c r="AE3" s="4"/>
+      <c r="AF3" s="4"/>
+      <c r="AG3" s="4"/>
+      <c r="AH3" s="4"/>
+      <c r="AI3" s="4"/>
+      <c r="AJ3" s="4"/>
+      <c r="AK3" s="4"/>
+    </row>
+    <row r="4" spans="1:39" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4"/>
+      <c r="U4" s="4"/>
+      <c r="V4" s="4"/>
+      <c r="W4" s="4"/>
+      <c r="X4" s="4"/>
+      <c r="Y4" s="4"/>
+      <c r="Z4" s="4"/>
+      <c r="AA4" s="4"/>
+      <c r="AB4" s="4"/>
+      <c r="AC4" s="4"/>
+      <c r="AD4" s="4"/>
+      <c r="AE4" s="4"/>
+      <c r="AF4" s="4"/>
+      <c r="AG4" s="4"/>
+      <c r="AH4" s="4"/>
+      <c r="AI4" s="4"/>
+      <c r="AJ4" s="4"/>
+      <c r="AK4" s="4"/>
+    </row>
+    <row r="5" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5"/>
+    </row>
+    <row r="6" spans="1:39" ht="6" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="7"/>
+      <c r="AC6" s="7"/>
+      <c r="AD6" s="7"/>
+      <c r="AE6" s="7"/>
+      <c r="AF6" s="7"/>
+      <c r="AG6" s="7"/>
+      <c r="AH6" s="7"/>
+      <c r="AI6" s="7"/>
+      <c r="AJ6" s="7"/>
+      <c r="AK6" s="7"/>
+    </row>
+    <row r="7" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A7" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C7" s="7"/>
+      <c r="D7" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="G7" s="7"/>
+      <c r="H7" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="I7" s="7"/>
+      <c r="J7" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="K7" s="7"/>
+      <c r="L7" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="M7" s="7"/>
+      <c r="N7" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="O7" s="7"/>
+      <c r="P7" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="S7" s="7"/>
+      <c r="T7" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="U7" s="7"/>
+      <c r="V7" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="W7" s="7"/>
+      <c r="X7" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC7" s="7"/>
+      <c r="AD7" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE7" s="7"/>
+      <c r="AF7" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="AG7" s="7"/>
+      <c r="AH7" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI7" s="7"/>
+      <c r="AJ7" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK7" s="7"/>
+    </row>
+    <row r="8" spans="1:39" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="B8" s="49">
+        <f>D8+F8</f>
+        <v>-197</v>
+      </c>
+      <c r="C8" s="15"/>
+      <c r="D8" s="49">
+        <v>514</v>
+      </c>
+      <c r="E8" s="15"/>
+      <c r="F8" s="49">
+        <v>-711</v>
+      </c>
+      <c r="G8" s="15"/>
+      <c r="H8" s="49">
+        <f>J8+L8</f>
+        <v>363</v>
+      </c>
+      <c r="I8" s="15"/>
+      <c r="J8" s="49">
+        <v>12</v>
+      </c>
+      <c r="K8" s="15"/>
+      <c r="L8" s="49">
+        <f>N8+P8</f>
+        <v>351</v>
+      </c>
+      <c r="M8" s="15"/>
+      <c r="N8" s="49">
+        <v>64</v>
+      </c>
+      <c r="O8" s="15"/>
+      <c r="P8" s="49">
+        <f>R8+T8</f>
+        <v>287</v>
+      </c>
+      <c r="Q8" s="15"/>
+      <c r="R8" s="49">
+        <v>172</v>
+      </c>
+      <c r="S8" s="15"/>
+      <c r="T8" s="49">
         <v>115</v>
       </c>
-      <c r="Q7" s="23"/>
-[...46 lines deleted...]
-      <c r="F8" s="70">
+      <c r="U8" s="15"/>
+      <c r="V8" s="49">
+        <f>X8+Z8</f>
+        <v>376</v>
+      </c>
+      <c r="W8" s="15"/>
+      <c r="X8" s="49">
+        <v>33</v>
+      </c>
+      <c r="Y8" s="15"/>
+      <c r="Z8" s="49">
+        <f>AB8+AD8</f>
+        <v>343</v>
+      </c>
+      <c r="AA8" s="15"/>
+      <c r="AB8" s="49">
+        <v>345</v>
+      </c>
+      <c r="AC8" s="15"/>
+      <c r="AD8" s="49">
+        <f>AF8+AH8</f>
+        <v>-2</v>
+      </c>
+      <c r="AE8" s="15"/>
+      <c r="AF8" s="49">
+        <v>8</v>
+      </c>
+      <c r="AG8" s="15"/>
+      <c r="AH8" s="49">
+        <v>-10</v>
+      </c>
+      <c r="AI8" s="15"/>
+      <c r="AJ8" s="49">
+        <v>188</v>
+      </c>
+      <c r="AK8" s="15"/>
+      <c r="AL8" s="6"/>
+      <c r="AM8" s="6"/>
+    </row>
+    <row r="9" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="63" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="25"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="63"/>
+      <c r="N9" s="25"/>
+      <c r="O9" s="63"/>
+      <c r="P9" s="25"/>
+      <c r="Q9" s="63"/>
+      <c r="R9" s="25"/>
+      <c r="S9" s="63"/>
+      <c r="T9" s="25"/>
+      <c r="U9" s="63"/>
+      <c r="V9" s="25"/>
+      <c r="W9" s="63"/>
+      <c r="X9" s="25"/>
+      <c r="Y9" s="63"/>
+      <c r="Z9" s="25"/>
+      <c r="AA9" s="63"/>
+      <c r="AB9" s="25"/>
+      <c r="AC9" s="63"/>
+      <c r="AD9" s="25"/>
+      <c r="AE9" s="63"/>
+      <c r="AF9" s="25"/>
+      <c r="AG9" s="63"/>
+      <c r="AH9" s="25"/>
+      <c r="AI9" s="63"/>
+      <c r="AJ9" s="25"/>
+      <c r="AK9" s="63"/>
+      <c r="AL9" s="25"/>
+      <c r="AM9" s="25"/>
+    </row>
+    <row r="10" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="B10" s="10">
+        <f>+F10+D10</f>
+        <v>422</v>
+      </c>
+      <c r="C10" s="14"/>
+      <c r="D10" s="10">
+        <v>-370</v>
+      </c>
+      <c r="E10" s="14"/>
+      <c r="F10" s="10">
+        <v>792</v>
+      </c>
+      <c r="G10" s="14"/>
+      <c r="H10" s="10">
+        <f>+L10+J10</f>
+        <v>-225</v>
+      </c>
+      <c r="I10" s="14"/>
+      <c r="J10" s="10">
+        <v>-95</v>
+      </c>
+      <c r="K10" s="14"/>
+      <c r="L10" s="10">
+        <f>+P10+N10</f>
+        <v>-130</v>
+      </c>
+      <c r="M10" s="14"/>
+      <c r="N10" s="10">
+        <v>32</v>
+      </c>
+      <c r="O10" s="14"/>
+      <c r="P10" s="10">
+        <f>+T10+R10</f>
+        <v>-162</v>
+      </c>
+      <c r="Q10" s="14"/>
+      <c r="R10" s="10">
+        <v>-140</v>
+      </c>
+      <c r="S10" s="14"/>
+      <c r="T10" s="10">
+        <v>-22</v>
+      </c>
+      <c r="U10" s="14"/>
+      <c r="V10" s="10">
+        <f t="shared" ref="V10:V20" si="0">+X10+Z10</f>
+        <v>-274</v>
+      </c>
+      <c r="W10" s="14"/>
+      <c r="X10" s="10">
+        <v>51</v>
+      </c>
+      <c r="Y10" s="14"/>
+      <c r="Z10" s="10">
+        <f t="shared" ref="Z10:Z20" si="1">+AB10+AD10</f>
+        <v>-325</v>
+      </c>
+      <c r="AA10" s="14"/>
+      <c r="AB10" s="10">
+        <v>-373</v>
+      </c>
+      <c r="AC10" s="14"/>
+      <c r="AD10" s="10">
+        <f t="shared" ref="AD10:AD20" si="2">+AF10+AH10</f>
+        <v>48</v>
+      </c>
+      <c r="AE10" s="14"/>
+      <c r="AF10" s="10">
+        <v>-11</v>
+      </c>
+      <c r="AG10" s="14"/>
+      <c r="AH10" s="10">
+        <v>59</v>
+      </c>
+      <c r="AI10" s="14"/>
+      <c r="AJ10" s="10">
+        <v>-160</v>
+      </c>
+      <c r="AK10" s="14"/>
+      <c r="AL10" s="25"/>
+      <c r="AM10" s="25"/>
+    </row>
+    <row r="11" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="32" t="s">
+        <v>124</v>
+      </c>
+      <c r="B11" s="33">
+        <f t="shared" ref="B11:B22" si="3">+F11+D11</f>
+        <v>-8</v>
+      </c>
+      <c r="C11" s="32"/>
+      <c r="D11" s="33">
+        <v>-20</v>
+      </c>
+      <c r="E11" s="32"/>
+      <c r="F11" s="33">
         <v>12</v>
       </c>
-      <c r="G8" s="31"/>
-[...134 lines deleted...]
-      <c r="P10" s="26">
+      <c r="G11" s="32"/>
+      <c r="H11" s="33">
+        <v>24</v>
+      </c>
+      <c r="I11" s="32"/>
+      <c r="J11" s="33">
+        <v>22</v>
+      </c>
+      <c r="K11" s="32"/>
+      <c r="L11" s="33">
+        <v>2</v>
+      </c>
+      <c r="M11" s="32"/>
+      <c r="N11" s="33">
+        <v>24</v>
+      </c>
+      <c r="O11" s="32"/>
+      <c r="P11" s="33">
         <v>-22</v>
       </c>
-      <c r="Q10" s="30"/>
-[...66 lines deleted...]
-      <c r="N11" s="50">
+      <c r="Q11" s="32"/>
+      <c r="R11" s="33">
         <v>-4</v>
       </c>
-      <c r="O11" s="49"/>
-      <c r="P11" s="50">
+      <c r="S11" s="32"/>
+      <c r="T11" s="33">
         <v>-18</v>
       </c>
-      <c r="Q11" s="49"/>
-      <c r="R11" s="50">
+      <c r="U11" s="32"/>
+      <c r="V11" s="33">
         <f t="shared" si="0"/>
         <v>-2</v>
       </c>
-      <c r="S11" s="49"/>
-      <c r="T11" s="50">
+      <c r="W11" s="32"/>
+      <c r="X11" s="33">
         <v>5</v>
       </c>
-      <c r="U11" s="49"/>
-      <c r="V11" s="50">
+      <c r="Y11" s="32"/>
+      <c r="Z11" s="33">
         <f t="shared" si="1"/>
         <v>-7</v>
       </c>
-      <c r="W11" s="49"/>
-      <c r="X11" s="50">
+      <c r="AA11" s="32"/>
+      <c r="AB11" s="33">
         <v>-3</v>
       </c>
-      <c r="Y11" s="49"/>
-      <c r="Z11" s="50">
+      <c r="AC11" s="32"/>
+      <c r="AD11" s="33">
         <f t="shared" si="2"/>
         <v>-4</v>
       </c>
-      <c r="AA11" s="49"/>
-      <c r="AB11" s="50">
+      <c r="AE11" s="32"/>
+      <c r="AF11" s="33">
         <v>-3</v>
       </c>
-      <c r="AC11" s="49"/>
-      <c r="AD11" s="50">
+      <c r="AG11" s="32"/>
+      <c r="AH11" s="33">
         <v>-1</v>
       </c>
-      <c r="AE11" s="49"/>
-      <c r="AF11" s="50">
+      <c r="AI11" s="32"/>
+      <c r="AJ11" s="33">
         <v>-8</v>
       </c>
-      <c r="AG11" s="49"/>
-[...7 lines deleted...]
-      <c r="B12" s="26">
+      <c r="AK11" s="32"/>
+      <c r="AL11" s="25"/>
+      <c r="AM11" s="25"/>
+    </row>
+    <row r="12" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="10">
+        <f t="shared" si="3"/>
+        <v>2</v>
+      </c>
+      <c r="C12" s="14"/>
+      <c r="D12" s="10">
         <v>1</v>
       </c>
-      <c r="C12" s="30"/>
-[...1 lines deleted...]
-        <f t="shared" ref="D12:D20" si="3">F12+H12</f>
+      <c r="E12" s="14"/>
+      <c r="F12" s="10">
+        <v>1</v>
+      </c>
+      <c r="G12" s="14"/>
+      <c r="H12" s="10">
+        <f t="shared" ref="H12:H20" si="4">J12+L12</f>
         <v>30</v>
       </c>
-      <c r="E12" s="30"/>
-      <c r="F12" s="26">
+      <c r="I12" s="14"/>
+      <c r="J12" s="10">
         <v>20</v>
       </c>
-      <c r="G12" s="30"/>
-[...1 lines deleted...]
-        <f t="shared" ref="H12:H20" si="4">J12+L12</f>
+      <c r="K12" s="14"/>
+      <c r="L12" s="10">
+        <f t="shared" ref="L12:L20" si="5">N12+P12</f>
         <v>10</v>
       </c>
-      <c r="I12" s="30"/>
-      <c r="J12" s="26">
+      <c r="M12" s="14"/>
+      <c r="N12" s="10">
         <v>6</v>
       </c>
-      <c r="K12" s="30"/>
-[...1 lines deleted...]
-        <f t="shared" ref="L12:L20" si="5">N12+P12</f>
+      <c r="O12" s="14"/>
+      <c r="P12" s="10">
+        <f t="shared" ref="P12:P20" si="6">R12+T12</f>
         <v>4</v>
       </c>
-      <c r="M12" s="30"/>
-      <c r="N12" s="26">
+      <c r="Q12" s="14"/>
+      <c r="R12" s="10">
         <v>1</v>
       </c>
-      <c r="O12" s="30"/>
-      <c r="P12" s="26">
+      <c r="S12" s="14"/>
+      <c r="T12" s="10">
         <v>3</v>
       </c>
-      <c r="Q12" s="30"/>
-      <c r="R12" s="26">
+      <c r="U12" s="14"/>
+      <c r="V12" s="10">
         <f t="shared" si="0"/>
         <v>57</v>
       </c>
-      <c r="S12" s="30"/>
-      <c r="T12" s="26">
+      <c r="W12" s="14"/>
+      <c r="X12" s="10">
         <v>1</v>
       </c>
-      <c r="U12" s="30"/>
-      <c r="V12" s="26">
+      <c r="Y12" s="14"/>
+      <c r="Z12" s="10">
         <f t="shared" si="1"/>
         <v>56</v>
       </c>
-      <c r="W12" s="30"/>
-      <c r="X12" s="26">
+      <c r="AA12" s="14"/>
+      <c r="AB12" s="10">
         <f>30</f>
         <v>30</v>
       </c>
-      <c r="Y12" s="30"/>
-      <c r="Z12" s="26">
+      <c r="AC12" s="14"/>
+      <c r="AD12" s="10">
         <f t="shared" si="2"/>
         <v>26</v>
       </c>
-      <c r="AA12" s="30"/>
-      <c r="AB12" s="26">
+      <c r="AE12" s="14"/>
+      <c r="AF12" s="10">
         <v>13</v>
       </c>
-      <c r="AC12" s="30"/>
-      <c r="AD12" s="26">
+      <c r="AG12" s="14"/>
+      <c r="AH12" s="10">
         <f>10+3</f>
         <v>13</v>
       </c>
-      <c r="AE12" s="30"/>
-[...11 lines deleted...]
-      <c r="B13" s="50">
+      <c r="AI12" s="14"/>
+      <c r="AJ12" s="10">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="14"/>
+      <c r="AL12" s="25"/>
+      <c r="AM12" s="25"/>
+    </row>
+    <row r="13" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="33">
+        <f t="shared" si="3"/>
         <v>25</v>
       </c>
-      <c r="C13" s="49"/>
-      <c r="D13" s="50">
+      <c r="C13" s="63"/>
+      <c r="D13" s="33">
+        <v>0</v>
+      </c>
+      <c r="E13" s="32"/>
+      <c r="F13" s="33">
+        <v>25</v>
+      </c>
+      <c r="G13" s="32"/>
+      <c r="H13" s="33">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="I13" s="63"/>
+      <c r="J13" s="33">
+        <v>12</v>
+      </c>
+      <c r="K13" s="63"/>
+      <c r="L13" s="33">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+      <c r="M13" s="63"/>
+      <c r="N13" s="33">
+        <v>0</v>
+      </c>
+      <c r="O13" s="63"/>
+      <c r="P13" s="33">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+      <c r="Q13" s="63"/>
+      <c r="R13" s="33">
+        <v>6</v>
+      </c>
+      <c r="S13" s="63"/>
+      <c r="T13" s="33">
+        <v>2</v>
+      </c>
+      <c r="U13" s="63"/>
+      <c r="V13" s="33">
+        <f t="shared" si="0"/>
+        <v>30</v>
+      </c>
+      <c r="W13" s="63"/>
+      <c r="X13" s="33">
+        <v>2</v>
+      </c>
+      <c r="Y13" s="32"/>
+      <c r="Z13" s="33">
+        <f t="shared" si="1"/>
+        <v>28</v>
+      </c>
+      <c r="AA13" s="63"/>
+      <c r="AB13" s="33">
+        <v>27</v>
+      </c>
+      <c r="AC13" s="32"/>
+      <c r="AD13" s="33">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="AE13" s="63"/>
+      <c r="AF13" s="33">
+        <v>1</v>
+      </c>
+      <c r="AG13" s="32"/>
+      <c r="AH13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="32"/>
+      <c r="AJ13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="32"/>
+      <c r="AL13" s="25"/>
+      <c r="AM13" s="25"/>
+    </row>
+    <row r="14" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="B14" s="10">
+        <f t="shared" si="3"/>
+        <v>49</v>
+      </c>
+      <c r="C14" s="14"/>
+      <c r="D14" s="10">
+        <v>28</v>
+      </c>
+      <c r="E14" s="14"/>
+      <c r="F14" s="10">
+        <v>21</v>
+      </c>
+      <c r="G14" s="14"/>
+      <c r="H14" s="10">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="I14" s="14"/>
+      <c r="J14" s="10">
+        <v>0</v>
+      </c>
+      <c r="K14" s="14"/>
+      <c r="L14" s="10">
+        <f t="shared" si="5"/>
+        <v>1</v>
+      </c>
+      <c r="M14" s="14"/>
+      <c r="N14" s="10">
+        <v>0</v>
+      </c>
+      <c r="O14" s="14"/>
+      <c r="P14" s="10">
+        <f t="shared" si="6"/>
+        <v>1</v>
+      </c>
+      <c r="Q14" s="14"/>
+      <c r="R14" s="10">
+        <v>0</v>
+      </c>
+      <c r="S14" s="14"/>
+      <c r="T14" s="10">
+        <v>1</v>
+      </c>
+      <c r="U14" s="14"/>
+      <c r="V14" s="10">
+        <f t="shared" si="0"/>
+        <v>5</v>
+      </c>
+      <c r="W14" s="14"/>
+      <c r="X14" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="14"/>
+      <c r="Z14" s="10">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="AA14" s="14"/>
+      <c r="AB14" s="10">
+        <v>5</v>
+      </c>
+      <c r="AC14" s="14"/>
+      <c r="AD14" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AE14" s="14"/>
+      <c r="AF14" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="14"/>
+      <c r="AH14" s="10">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="14"/>
+      <c r="AJ14" s="10">
+        <v>1</v>
+      </c>
+      <c r="AK14" s="14"/>
+      <c r="AL14" s="25"/>
+      <c r="AM14" s="25"/>
+    </row>
+    <row r="15" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" s="33">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="C15" s="63"/>
+      <c r="D15" s="33">
+        <v>0</v>
+      </c>
+      <c r="E15" s="32"/>
+      <c r="F15" s="33">
+        <v>0</v>
+      </c>
+      <c r="G15" s="32"/>
+      <c r="H15" s="33">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="I15" s="63"/>
+      <c r="J15" s="33">
+        <v>0</v>
+      </c>
+      <c r="K15" s="63"/>
+      <c r="L15" s="33">
+        <f t="shared" si="5"/>
+        <v>1</v>
+      </c>
+      <c r="M15" s="63"/>
+      <c r="N15" s="33">
+        <v>1</v>
+      </c>
+      <c r="O15" s="63"/>
+      <c r="P15" s="33">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q15" s="63"/>
+      <c r="R15" s="33">
+        <v>0</v>
+      </c>
+      <c r="S15" s="63"/>
+      <c r="T15" s="33">
+        <v>0</v>
+      </c>
+      <c r="U15" s="63"/>
+      <c r="V15" s="33">
+        <f t="shared" si="0"/>
+        <v>-11</v>
+      </c>
+      <c r="W15" s="63"/>
+      <c r="X15" s="33">
+        <v>-4</v>
+      </c>
+      <c r="Y15" s="32"/>
+      <c r="Z15" s="33">
+        <f t="shared" si="1"/>
+        <v>-7</v>
+      </c>
+      <c r="AA15" s="63"/>
+      <c r="AB15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="32"/>
+      <c r="AD15" s="33">
+        <f t="shared" si="2"/>
+        <v>-7</v>
+      </c>
+      <c r="AE15" s="63"/>
+      <c r="AF15" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AG15" s="32"/>
+      <c r="AH15" s="33">
+        <v>-6</v>
+      </c>
+      <c r="AI15" s="32"/>
+      <c r="AJ15" s="33">
+        <v>-25</v>
+      </c>
+      <c r="AK15" s="32"/>
+      <c r="AL15" s="25"/>
+      <c r="AM15" s="25"/>
+    </row>
+    <row r="16" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="C16" s="14"/>
+      <c r="D16" s="10">
+        <v>0</v>
+      </c>
+      <c r="E16" s="14"/>
+      <c r="F16" s="10">
+        <v>0</v>
+      </c>
+      <c r="G16" s="14"/>
+      <c r="H16" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I16" s="14"/>
+      <c r="J16" s="10">
+        <v>0</v>
+      </c>
+      <c r="K16" s="14"/>
+      <c r="L16" s="10">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M16" s="14"/>
+      <c r="N16" s="10">
+        <v>0</v>
+      </c>
+      <c r="O16" s="14"/>
+      <c r="P16" s="10">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q16" s="14"/>
+      <c r="R16" s="10">
+        <v>0</v>
+      </c>
+      <c r="S16" s="14"/>
+      <c r="T16" s="10">
+        <v>0</v>
+      </c>
+      <c r="U16" s="14"/>
+      <c r="V16" s="10">
+        <f t="shared" si="0"/>
+        <v>50</v>
+      </c>
+      <c r="W16" s="14"/>
+      <c r="X16" s="10">
+        <v>6</v>
+      </c>
+      <c r="Y16" s="14"/>
+      <c r="Z16" s="10">
+        <f t="shared" si="1"/>
+        <v>44</v>
+      </c>
+      <c r="AA16" s="14"/>
+      <c r="AB16" s="10">
+        <v>8</v>
+      </c>
+      <c r="AC16" s="14"/>
+      <c r="AD16" s="10">
+        <f t="shared" si="2"/>
+        <v>36</v>
+      </c>
+      <c r="AE16" s="14"/>
+      <c r="AF16" s="10">
+        <v>15</v>
+      </c>
+      <c r="AG16" s="14"/>
+      <c r="AH16" s="10">
+        <v>21</v>
+      </c>
+      <c r="AI16" s="14"/>
+      <c r="AJ16" s="10">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="14"/>
+      <c r="AL16" s="25"/>
+      <c r="AM16" s="25"/>
+    </row>
+    <row r="17" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="33">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="C17" s="32"/>
+      <c r="D17" s="33">
+        <v>0</v>
+      </c>
+      <c r="E17" s="32"/>
+      <c r="F17" s="33">
+        <v>0</v>
+      </c>
+      <c r="G17" s="32"/>
+      <c r="H17" s="33">
+        <f t="shared" si="4"/>
+        <v>59</v>
+      </c>
+      <c r="I17" s="32"/>
+      <c r="J17" s="33">
+        <v>57</v>
+      </c>
+      <c r="K17" s="32"/>
+      <c r="L17" s="33">
+        <f t="shared" si="5"/>
+        <v>2</v>
+      </c>
+      <c r="M17" s="32"/>
+      <c r="N17" s="33">
+        <v>2</v>
+      </c>
+      <c r="O17" s="32"/>
+      <c r="P17" s="33">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q17" s="32"/>
+      <c r="R17" s="33">
+        <v>0</v>
+      </c>
+      <c r="S17" s="32"/>
+      <c r="T17" s="33">
+        <v>0</v>
+      </c>
+      <c r="U17" s="32"/>
+      <c r="V17" s="33">
+        <f t="shared" si="0"/>
+        <v>14</v>
+      </c>
+      <c r="W17" s="32"/>
+      <c r="X17" s="33">
+        <v>1</v>
+      </c>
+      <c r="Y17" s="32"/>
+      <c r="Z17" s="33">
+        <f t="shared" si="1"/>
+        <v>13</v>
+      </c>
+      <c r="AA17" s="32"/>
+      <c r="AB17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="32"/>
+      <c r="AD17" s="33">
+        <f t="shared" si="2"/>
+        <v>13</v>
+      </c>
+      <c r="AE17" s="32"/>
+      <c r="AF17" s="33">
+        <v>13</v>
+      </c>
+      <c r="AG17" s="32"/>
+      <c r="AH17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="32"/>
+      <c r="AJ17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="32"/>
+      <c r="AL17" s="25"/>
+      <c r="AM17" s="25"/>
+    </row>
+    <row r="18" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="10">
         <f t="shared" si="3"/>
         <v>20</v>
       </c>
-      <c r="E13" s="87"/>
-      <c r="F13" s="50">
+      <c r="C18" s="14"/>
+      <c r="D18" s="10">
+        <v>10</v>
+      </c>
+      <c r="E18" s="14"/>
+      <c r="F18" s="10">
+        <v>10</v>
+      </c>
+      <c r="G18" s="14"/>
+      <c r="H18" s="10">
+        <f t="shared" si="4"/>
+        <v>19</v>
+      </c>
+      <c r="I18" s="14"/>
+      <c r="J18" s="10">
         <v>12</v>
       </c>
-      <c r="G13" s="87"/>
-[...9 lines deleted...]
-      <c r="L13" s="50">
+      <c r="K18" s="14"/>
+      <c r="L18" s="10">
         <f t="shared" si="5"/>
-        <v>8</v>
-[...6 lines deleted...]
-      <c r="P13" s="50">
+        <v>7</v>
+      </c>
+      <c r="M18" s="14"/>
+      <c r="N18" s="10">
+        <v>5</v>
+      </c>
+      <c r="O18" s="14"/>
+      <c r="P18" s="10">
+        <f t="shared" si="6"/>
         <v>2</v>
       </c>
-      <c r="Q13" s="87"/>
-[...5 lines deleted...]
-      <c r="T13" s="50">
+      <c r="Q18" s="14"/>
+      <c r="R18" s="10">
         <v>2</v>
       </c>
-      <c r="U13" s="49"/>
-[...68 lines deleted...]
-      <c r="R14" s="26">
+      <c r="S18" s="14"/>
+      <c r="T18" s="10">
+        <v>0</v>
+      </c>
+      <c r="U18" s="14"/>
+      <c r="V18" s="10">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
-      <c r="S14" s="30"/>
-[...205 lines deleted...]
-        <f t="shared" si="4"/>
+      <c r="W18" s="14"/>
+      <c r="X18" s="10">
         <v>2</v>
       </c>
-      <c r="I17" s="49"/>
-[...103 lines deleted...]
-      <c r="V18" s="26">
+      <c r="Y18" s="14"/>
+      <c r="Z18" s="10">
         <f t="shared" si="1"/>
         <v>3</v>
       </c>
-      <c r="W18" s="30"/>
-      <c r="X18" s="26">
+      <c r="AA18" s="14"/>
+      <c r="AB18" s="10">
         <v>1</v>
       </c>
-      <c r="Y18" s="30"/>
-      <c r="Z18" s="26">
+      <c r="AC18" s="14"/>
+      <c r="AD18" s="10">
         <f t="shared" si="2"/>
         <v>2</v>
       </c>
-      <c r="AA18" s="30"/>
-      <c r="AB18" s="26">
+      <c r="AE18" s="14"/>
+      <c r="AF18" s="10">
         <v>1</v>
       </c>
-      <c r="AC18" s="30"/>
-      <c r="AD18" s="26">
+      <c r="AG18" s="14"/>
+      <c r="AH18" s="10">
         <v>1</v>
       </c>
-      <c r="AE18" s="30"/>
-      <c r="AF18" s="26">
+      <c r="AI18" s="14"/>
+      <c r="AJ18" s="10">
         <v>5</v>
       </c>
-      <c r="AG18" s="30"/>
-[...11 lines deleted...]
-      <c r="D19" s="50">
+      <c r="AK18" s="14"/>
+      <c r="AL18" s="25"/>
+      <c r="AM18" s="25"/>
+    </row>
+    <row r="19" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="32" t="s">
+        <v>100</v>
+      </c>
+      <c r="B19" s="33">
         <f t="shared" si="3"/>
-        <v>26</v>
-[...6 lines deleted...]
-      <c r="H19" s="50">
+        <v>0</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="33">
+        <v>0</v>
+      </c>
+      <c r="E19" s="32"/>
+      <c r="F19" s="33">
+        <v>0</v>
+      </c>
+      <c r="G19" s="32"/>
+      <c r="H19" s="33">
         <f t="shared" si="4"/>
         <v>26</v>
       </c>
-      <c r="I19" s="49"/>
-      <c r="J19" s="50">
+      <c r="I19" s="32"/>
+      <c r="J19" s="33">
+        <v>0</v>
+      </c>
+      <c r="K19" s="32"/>
+      <c r="L19" s="33">
+        <f t="shared" si="5"/>
+        <v>26</v>
+      </c>
+      <c r="M19" s="32"/>
+      <c r="N19" s="33">
         <v>1</v>
       </c>
-      <c r="K19" s="49"/>
-[...1 lines deleted...]
-        <f t="shared" si="5"/>
+      <c r="O19" s="32"/>
+      <c r="P19" s="33">
+        <f t="shared" si="6"/>
         <v>25</v>
       </c>
-      <c r="M19" s="49"/>
-      <c r="N19" s="50">
+      <c r="Q19" s="32"/>
+      <c r="R19" s="33">
         <v>25</v>
       </c>
-      <c r="O19" s="49"/>
-[...4 lines deleted...]
-      <c r="R19" s="50">
+      <c r="S19" s="32"/>
+      <c r="T19" s="33">
+        <v>0</v>
+      </c>
+      <c r="U19" s="32"/>
+      <c r="V19" s="33">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
-      <c r="S19" s="49"/>
-      <c r="T19" s="50">
+      <c r="W19" s="32"/>
+      <c r="X19" s="33">
         <v>5</v>
       </c>
-      <c r="U19" s="49"/>
-      <c r="V19" s="50">
+      <c r="Y19" s="32"/>
+      <c r="Z19" s="33">
         <f t="shared" si="1"/>
         <v>7</v>
       </c>
-      <c r="W19" s="49"/>
-[...4 lines deleted...]
-      <c r="Z19" s="50">
+      <c r="AA19" s="32"/>
+      <c r="AB19" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="32"/>
+      <c r="AD19" s="33">
         <f t="shared" si="2"/>
         <v>7</v>
       </c>
-      <c r="AA19" s="49"/>
-      <c r="AB19" s="50">
+      <c r="AE19" s="32"/>
+      <c r="AF19" s="33">
         <v>7</v>
       </c>
-      <c r="AC19" s="49"/>
-[...4 lines deleted...]
-      <c r="AF19" s="50">
+      <c r="AG19" s="32"/>
+      <c r="AH19" s="33">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="32"/>
+      <c r="AJ19" s="33">
         <v>-1</v>
       </c>
-      <c r="AG19" s="49"/>
-[...7 lines deleted...]
-      <c r="B20" s="26">
+      <c r="AK19" s="32"/>
+      <c r="AL19" s="25"/>
+      <c r="AM19" s="25"/>
+    </row>
+    <row r="20" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="10">
+        <f t="shared" si="3"/>
+        <v>18</v>
+      </c>
+      <c r="C20" s="14"/>
+      <c r="D20" s="10">
+        <v>10</v>
+      </c>
+      <c r="E20" s="14"/>
+      <c r="F20" s="10">
         <v>8</v>
       </c>
-      <c r="C20" s="30"/>
-[...1 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="10">
+        <f t="shared" si="4"/>
         <v>39</v>
       </c>
-      <c r="E20" s="30"/>
-      <c r="F20" s="26">
+      <c r="I20" s="14"/>
+      <c r="J20" s="10">
         <v>11</v>
       </c>
-      <c r="G20" s="30"/>
-[...1 lines deleted...]
-        <f t="shared" si="4"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="10">
+        <f t="shared" si="5"/>
         <v>28</v>
       </c>
-      <c r="I20" s="30"/>
-      <c r="J20" s="26">
+      <c r="M20" s="14"/>
+      <c r="N20" s="10">
         <v>11</v>
       </c>
-      <c r="K20" s="30"/>
-[...1 lines deleted...]
-        <f t="shared" si="5"/>
+      <c r="O20" s="14"/>
+      <c r="P20" s="10">
+        <f t="shared" si="6"/>
         <v>17</v>
       </c>
-      <c r="M20" s="30"/>
-      <c r="N20" s="26">
+      <c r="Q20" s="14"/>
+      <c r="R20" s="10">
         <v>7</v>
       </c>
-      <c r="O20" s="30"/>
-      <c r="P20" s="26">
+      <c r="S20" s="14"/>
+      <c r="T20" s="10">
         <v>10</v>
       </c>
-      <c r="Q20" s="30"/>
-      <c r="R20" s="26">
+      <c r="U20" s="14"/>
+      <c r="V20" s="10">
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
-      <c r="S20" s="30"/>
-      <c r="T20" s="26">
+      <c r="W20" s="14"/>
+      <c r="X20" s="10">
         <v>1</v>
       </c>
-      <c r="U20" s="30"/>
-      <c r="V20" s="26">
+      <c r="Y20" s="14"/>
+      <c r="Z20" s="10">
         <f t="shared" si="1"/>
         <v>22</v>
       </c>
-      <c r="W20" s="30"/>
-      <c r="X20" s="26">
+      <c r="AA20" s="14"/>
+      <c r="AB20" s="10">
         <v>8</v>
       </c>
-      <c r="Y20" s="30"/>
-      <c r="Z20" s="26">
+      <c r="AC20" s="14"/>
+      <c r="AD20" s="10">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
-      <c r="AA20" s="30"/>
-      <c r="AB20" s="26">
+      <c r="AE20" s="14"/>
+      <c r="AF20" s="10">
         <v>12</v>
       </c>
-      <c r="AC20" s="30"/>
-      <c r="AD20" s="26">
+      <c r="AG20" s="14"/>
+      <c r="AH20" s="10">
         <v>2</v>
       </c>
-      <c r="AE20" s="30"/>
-      <c r="AF20" s="26">
+      <c r="AI20" s="14"/>
+      <c r="AJ20" s="10">
         <v>20</v>
       </c>
-      <c r="AG20" s="30"/>
-[...7 lines deleted...]
-      <c r="B21" s="89">
+      <c r="AK20" s="14"/>
+      <c r="AL20" s="25"/>
+      <c r="AM20" s="25"/>
+    </row>
+    <row r="21" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="65">
         <f>SUM(B10:B20)</f>
+        <v>528</v>
+      </c>
+      <c r="C21" s="64"/>
+      <c r="D21" s="65">
+        <f>SUM(D10:D20)</f>
+        <v>-341</v>
+      </c>
+      <c r="E21" s="64"/>
+      <c r="F21" s="65">
+        <f>SUM(F10:F20)</f>
         <v>869</v>
       </c>
-      <c r="C21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(D10:D20)</f>
+      <c r="G21" s="64"/>
+      <c r="H21" s="65">
+        <f>SUM(H10:H20)</f>
         <v>-6</v>
       </c>
-      <c r="E21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(F10:F20)</f>
+      <c r="I21" s="64"/>
+      <c r="J21" s="65">
+        <f>SUM(J10:J20)</f>
         <v>39</v>
       </c>
-      <c r="G21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(H10:H20)</f>
+      <c r="K21" s="64"/>
+      <c r="L21" s="65">
+        <f>SUM(L10:L20)</f>
         <v>-45</v>
       </c>
-      <c r="I21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(J10:J20)</f>
+      <c r="M21" s="64"/>
+      <c r="N21" s="65">
+        <f>SUM(N10:N20)</f>
         <v>82</v>
       </c>
-      <c r="K21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(L10:L20)</f>
+      <c r="O21" s="64"/>
+      <c r="P21" s="65">
+        <f>SUM(P10:P20)</f>
         <v>-127</v>
       </c>
-      <c r="M21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(N10:N20)</f>
+      <c r="Q21" s="64"/>
+      <c r="R21" s="65">
+        <f>SUM(R10:R20)</f>
         <v>-103</v>
       </c>
-      <c r="O21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(P10:P20)</f>
+      <c r="S21" s="64"/>
+      <c r="T21" s="65">
+        <f>SUM(T10:T20)</f>
         <v>-24</v>
       </c>
-      <c r="Q21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(R10:R20)</f>
+      <c r="U21" s="64"/>
+      <c r="V21" s="65">
+        <f>SUM(V10:V20)</f>
         <v>-91</v>
       </c>
-      <c r="S21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(T10:T20)</f>
+      <c r="W21" s="64"/>
+      <c r="X21" s="65">
+        <f>SUM(X10:X20)</f>
         <v>70</v>
       </c>
-      <c r="U21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(V10:V20)</f>
+      <c r="Y21" s="64"/>
+      <c r="Z21" s="65">
+        <f>SUM(Z10:Z20)</f>
         <v>-161</v>
       </c>
-      <c r="W21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(X10:X20)</f>
+      <c r="AA21" s="64"/>
+      <c r="AB21" s="65">
+        <f>SUM(AB10:AB20)</f>
         <v>-297</v>
       </c>
-      <c r="Y21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(Z10:Z20)</f>
+      <c r="AC21" s="64"/>
+      <c r="AD21" s="65">
+        <f>SUM(AD10:AD20)</f>
         <v>136</v>
       </c>
-      <c r="AA21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(AB10:AB20)</f>
+      <c r="AE21" s="64"/>
+      <c r="AF21" s="65">
+        <f>SUM(AF10:AF20)</f>
         <v>47</v>
       </c>
-      <c r="AC21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(AD10:AD20)</f>
+      <c r="AG21" s="64"/>
+      <c r="AH21" s="65">
+        <f>SUM(AH10:AH20)</f>
         <v>89</v>
       </c>
-      <c r="AE21" s="88"/>
-[...1 lines deleted...]
-        <f>SUM(AF10:AF20)</f>
+      <c r="AI21" s="64"/>
+      <c r="AJ21" s="65">
+        <f>SUM(AJ10:AJ20)</f>
         <v>-168</v>
       </c>
-      <c r="AG21" s="88"/>
-[...7 lines deleted...]
-      <c r="B22" s="26">
+      <c r="AK21" s="64"/>
+      <c r="AL21" s="25"/>
+      <c r="AM21" s="25"/>
+    </row>
+    <row r="22" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="10">
+        <f t="shared" si="3"/>
+        <v>-164</v>
+      </c>
+      <c r="C22" s="20"/>
+      <c r="D22" s="10">
+        <v>-85</v>
+      </c>
+      <c r="E22" s="20"/>
+      <c r="F22" s="10">
         <v>-79</v>
       </c>
-      <c r="C22" s="37"/>
-[...1 lines deleted...]
-        <f>+H22+F22</f>
+      <c r="G22" s="20"/>
+      <c r="H22" s="10">
+        <f>+L22+J22</f>
         <v>2</v>
       </c>
-      <c r="E22" s="37"/>
-      <c r="F22" s="26">
+      <c r="I22" s="20"/>
+      <c r="J22" s="10">
         <v>-11</v>
       </c>
-      <c r="G22" s="37"/>
-[...1 lines deleted...]
-        <f>+L22+J22</f>
+      <c r="K22" s="20"/>
+      <c r="L22" s="10">
+        <f>+P22+N22</f>
         <v>13</v>
       </c>
-      <c r="I22" s="37"/>
-      <c r="J22" s="26">
+      <c r="M22" s="20"/>
+      <c r="N22" s="10">
         <v>-23</v>
       </c>
-      <c r="K22" s="37"/>
-[...1 lines deleted...]
-        <f>+P22+N22</f>
+      <c r="O22" s="20"/>
+      <c r="P22" s="10">
+        <f>+T22+R22</f>
         <v>36</v>
       </c>
-      <c r="M22" s="37"/>
-      <c r="N22" s="26">
+      <c r="Q22" s="20"/>
+      <c r="R22" s="10">
         <v>29</v>
       </c>
-      <c r="O22" s="37"/>
-      <c r="P22" s="26">
+      <c r="S22" s="20"/>
+      <c r="T22" s="10">
         <v>7</v>
       </c>
-      <c r="Q22" s="37"/>
-[...1 lines deleted...]
-        <f>+T22+V22</f>
+      <c r="U22" s="20"/>
+      <c r="V22" s="10">
+        <f>+X22+Z22</f>
         <v>32</v>
       </c>
-      <c r="S22" s="37"/>
-      <c r="T22" s="26">
+      <c r="W22" s="20"/>
+      <c r="X22" s="10">
         <v>-19</v>
       </c>
-      <c r="U22" s="37"/>
-[...1 lines deleted...]
-        <f>+X22+Z22</f>
+      <c r="Y22" s="20"/>
+      <c r="Z22" s="10">
+        <f>+AB22+AD22</f>
         <v>51</v>
       </c>
-      <c r="W22" s="37"/>
-      <c r="X22" s="26">
+      <c r="AA22" s="20"/>
+      <c r="AB22" s="10">
         <v>89</v>
       </c>
-      <c r="Y22" s="37"/>
-[...1 lines deleted...]
-        <f>+AB22+AD22</f>
+      <c r="AC22" s="20"/>
+      <c r="AD22" s="10">
+        <f>+AF22+AH22</f>
         <v>-38</v>
       </c>
-      <c r="AA22" s="37"/>
-      <c r="AB22" s="26">
+      <c r="AE22" s="20"/>
+      <c r="AF22" s="10">
         <v>-13</v>
       </c>
-      <c r="AC22" s="37"/>
-      <c r="AD22" s="26">
+      <c r="AG22" s="20"/>
+      <c r="AH22" s="10">
         <v>-25</v>
       </c>
-      <c r="AE22" s="37"/>
-      <c r="AF22" s="26">
+      <c r="AI22" s="20"/>
+      <c r="AJ22" s="10">
         <v>47</v>
       </c>
-      <c r="AG22" s="37"/>
-[...4 lines deleted...]
-      <c r="A23" s="90" t="s">
+      <c r="AK22" s="20"/>
+      <c r="AL22" s="25"/>
+      <c r="AM22" s="25"/>
+    </row>
+    <row r="23" spans="1:39" s="23" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="43">
+        <f>SUM(B8,B21:B22)</f>
+        <v>167</v>
+      </c>
+      <c r="C23" s="66"/>
+      <c r="D23" s="43">
+        <f>SUM(D8,D21:D22)</f>
+        <v>88</v>
+      </c>
+      <c r="E23" s="66"/>
+      <c r="F23" s="43">
+        <f>SUM(F8,F21:F22)</f>
+        <v>79</v>
+      </c>
+      <c r="G23" s="66"/>
+      <c r="H23" s="43">
+        <f>SUM(H8,H21:H22)</f>
+        <v>359</v>
+      </c>
+      <c r="I23" s="66"/>
+      <c r="J23" s="43">
+        <f>SUM(J8,J21:J22)</f>
+        <v>40</v>
+      </c>
+      <c r="K23" s="66"/>
+      <c r="L23" s="43">
+        <f>SUM(L8,L21:L22)</f>
+        <v>319</v>
+      </c>
+      <c r="M23" s="66"/>
+      <c r="N23" s="43">
+        <f>SUM(N8,N21:N22)</f>
+        <v>123</v>
+      </c>
+      <c r="O23" s="66"/>
+      <c r="P23" s="43">
+        <f>SUM(P8,P21:P22)</f>
+        <v>196</v>
+      </c>
+      <c r="Q23" s="66"/>
+      <c r="R23" s="43">
+        <f>SUM(R8,R21:R22)</f>
+        <v>98</v>
+      </c>
+      <c r="S23" s="66"/>
+      <c r="T23" s="43">
+        <f>SUM(T8,T21:T22)</f>
+        <v>98</v>
+      </c>
+      <c r="U23" s="66"/>
+      <c r="V23" s="43">
+        <f>SUM(V8,V21:V22)</f>
+        <v>317</v>
+      </c>
+      <c r="W23" s="66"/>
+      <c r="X23" s="43">
+        <f>SUM(X8,X21:X22)</f>
+        <v>84</v>
+      </c>
+      <c r="Y23" s="66"/>
+      <c r="Z23" s="43">
+        <f>SUM(Z8,Z21:Z22)</f>
+        <v>233</v>
+      </c>
+      <c r="AA23" s="66"/>
+      <c r="AB23" s="43">
+        <f>SUM(AB8,AB21:AB22)</f>
+        <v>137</v>
+      </c>
+      <c r="AC23" s="66"/>
+      <c r="AD23" s="43">
+        <f>SUM(AD8,AD21:AD22)</f>
+        <v>96</v>
+      </c>
+      <c r="AE23" s="66"/>
+      <c r="AF23" s="43">
+        <f>SUM(AF8,AF21:AF22)</f>
+        <v>42</v>
+      </c>
+      <c r="AG23" s="66"/>
+      <c r="AH23" s="43">
+        <f>SUM(AH8,AH21:AH22)</f>
+        <v>54</v>
+      </c>
+      <c r="AI23" s="66"/>
+      <c r="AJ23" s="43">
+        <f>SUM(AJ8,AJ21:AJ22)</f>
+        <v>67</v>
+      </c>
+      <c r="AK23" s="66"/>
+      <c r="AL23" s="22"/>
+      <c r="AM23" s="22"/>
+    </row>
+    <row r="24" spans="1:39" s="28" customFormat="1" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="9"/>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="9"/>
+      <c r="H24" s="9"/>
+      <c r="I24" s="9"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="9"/>
+      <c r="N24" s="9"/>
+      <c r="O24" s="9"/>
+      <c r="P24" s="9"/>
+      <c r="Q24" s="9"/>
+      <c r="R24" s="9"/>
+      <c r="S24" s="9"/>
+      <c r="T24" s="9"/>
+      <c r="U24" s="9"/>
+      <c r="V24" s="9"/>
+      <c r="W24" s="9"/>
+      <c r="X24" s="9"/>
+      <c r="Y24" s="9"/>
+      <c r="Z24" s="9"/>
+      <c r="AA24" s="9"/>
+      <c r="AB24" s="9"/>
+      <c r="AC24" s="9"/>
+      <c r="AD24" s="9"/>
+      <c r="AE24" s="9"/>
+      <c r="AF24" s="9"/>
+      <c r="AG24" s="9"/>
+      <c r="AH24" s="9"/>
+      <c r="AI24" s="9"/>
+      <c r="AJ24" s="9"/>
+      <c r="AK24" s="9"/>
+      <c r="AL24" s="25"/>
+      <c r="AM24" s="25"/>
+    </row>
+    <row r="25" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="B25" s="44">
+        <v>-2.2200000000000002</v>
+      </c>
+      <c r="C25" s="44"/>
+      <c r="D25" s="44">
+        <v>5.76</v>
+      </c>
+      <c r="E25" s="25"/>
+      <c r="F25" s="44">
+        <v>-8.02</v>
+      </c>
+      <c r="G25" s="25"/>
+      <c r="H25" s="44">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="I25" s="25"/>
+      <c r="J25" s="44">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="K25" s="25"/>
+      <c r="L25" s="44">
+        <v>3.97</v>
+      </c>
+      <c r="M25" s="25"/>
+      <c r="N25" s="44">
+        <v>0.76</v>
+      </c>
+      <c r="O25" s="25"/>
+      <c r="P25" s="44">
+        <v>3.18</v>
+      </c>
+      <c r="Q25" s="25"/>
+      <c r="R25" s="44">
+        <v>1.92</v>
+      </c>
+      <c r="S25" s="25"/>
+      <c r="T25" s="44">
+        <v>1.26</v>
+      </c>
+      <c r="U25" s="25"/>
+      <c r="V25" s="44">
+        <v>4.62</v>
+      </c>
+      <c r="W25" s="25"/>
+      <c r="X25" s="44">
+        <v>0.36</v>
+      </c>
+      <c r="Y25" s="25"/>
+      <c r="Z25" s="44">
+        <v>4.42</v>
+      </c>
+      <c r="AA25" s="25"/>
+      <c r="AB25" s="44">
+        <v>3.78</v>
+      </c>
+      <c r="AC25" s="25"/>
+      <c r="AD25" s="44">
+        <v>-0.03</v>
+      </c>
+      <c r="AE25" s="25"/>
+      <c r="AF25" s="44">
+        <v>0.11</v>
+      </c>
+      <c r="AG25" s="25"/>
+      <c r="AH25" s="44">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="AI25" s="25"/>
+      <c r="AJ25" s="44">
+        <v>2.6</v>
+      </c>
+      <c r="AK25" s="25"/>
+      <c r="AL25" s="25"/>
+      <c r="AM25" s="25"/>
+    </row>
+    <row r="26" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B23" s="60">
-        <f>SUM(B8,B21:B22)</f>
+      <c r="B26" s="17">
+        <v>1.87</v>
+      </c>
+      <c r="C26" s="17"/>
+      <c r="D26" s="17">
+        <v>0.99</v>
+      </c>
+      <c r="E26" s="9"/>
+      <c r="F26" s="17">
+        <v>0.88</v>
+      </c>
+      <c r="G26" s="9"/>
+      <c r="H26" s="17">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="I26" s="9"/>
+      <c r="J26" s="17">
+        <v>0.47</v>
+      </c>
+      <c r="K26" s="9"/>
+      <c r="L26" s="17">
+        <v>3.61</v>
+      </c>
+      <c r="M26" s="9"/>
+      <c r="N26" s="17">
+        <v>1.46</v>
+      </c>
+      <c r="O26" s="9"/>
+      <c r="P26" s="17">
+        <v>2.17</v>
+      </c>
+      <c r="Q26" s="9"/>
+      <c r="R26" s="17">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S26" s="9"/>
+      <c r="T26" s="17">
+        <v>1.07</v>
+      </c>
+      <c r="U26" s="9"/>
+      <c r="V26" s="17">
+        <v>3.89</v>
+      </c>
+      <c r="W26" s="9"/>
+      <c r="X26" s="17">
+        <v>0.91</v>
+      </c>
+      <c r="Y26" s="9"/>
+      <c r="Z26" s="17">
+        <v>3</v>
+      </c>
+      <c r="AA26" s="9"/>
+      <c r="AB26" s="17">
+        <v>1.5</v>
+      </c>
+      <c r="AC26" s="9"/>
+      <c r="AD26" s="17">
+        <v>1.35</v>
+      </c>
+      <c r="AE26" s="9"/>
+      <c r="AF26" s="17">
+        <v>0.6</v>
+      </c>
+      <c r="AG26" s="9"/>
+      <c r="AH26" s="17">
+        <v>0.75</v>
+      </c>
+      <c r="AI26" s="9"/>
+      <c r="AJ26" s="17">
+        <v>0.93</v>
+      </c>
+      <c r="AK26" s="9"/>
+      <c r="AL26" s="25"/>
+      <c r="AM26" s="25"/>
+    </row>
+    <row r="27" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A27" s="24"/>
+      <c r="B27" s="24"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="24"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="24"/>
+      <c r="N27" s="24"/>
+      <c r="O27" s="24"/>
+      <c r="P27" s="24"/>
+      <c r="Q27" s="24"/>
+      <c r="R27" s="24"/>
+      <c r="S27" s="24"/>
+      <c r="T27" s="24"/>
+      <c r="U27" s="24"/>
+      <c r="V27" s="24"/>
+      <c r="W27" s="24"/>
+      <c r="X27" s="24"/>
+      <c r="Y27" s="24"/>
+      <c r="Z27" s="24"/>
+      <c r="AA27" s="24"/>
+      <c r="AB27" s="24"/>
+      <c r="AC27" s="24"/>
+      <c r="AD27" s="24"/>
+      <c r="AE27" s="24"/>
+      <c r="AF27" s="24"/>
+      <c r="AG27" s="24"/>
+      <c r="AH27" s="24"/>
+      <c r="AI27" s="24"/>
+      <c r="AJ27" s="24"/>
+      <c r="AK27" s="24"/>
+    </row>
+    <row r="28" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A28" s="18"/>
+      <c r="B28" s="18"/>
+      <c r="C28" s="18"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="18"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="18"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="18"/>
+      <c r="O28" s="18"/>
+      <c r="P28" s="18"/>
+      <c r="Q28" s="18"/>
+      <c r="R28" s="18"/>
+      <c r="S28" s="18"/>
+      <c r="T28" s="18"/>
+      <c r="U28" s="18"/>
+      <c r="V28" s="18"/>
+      <c r="W28" s="18"/>
+      <c r="X28" s="18"/>
+      <c r="Y28" s="18"/>
+      <c r="Z28" s="18"/>
+      <c r="AA28" s="18"/>
+      <c r="AB28" s="18"/>
+      <c r="AC28" s="18"/>
+      <c r="AD28" s="18"/>
+      <c r="AE28" s="18"/>
+      <c r="AF28" s="18"/>
+      <c r="AG28" s="18"/>
+      <c r="AH28" s="18"/>
+      <c r="AI28" s="18"/>
+      <c r="AJ28" s="18"/>
+      <c r="AK28" s="18"/>
+    </row>
+    <row r="29" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="5"/>
+      <c r="AD29" s="5"/>
+      <c r="AE29" s="5"/>
+      <c r="AF29" s="5"/>
+      <c r="AG29" s="5"/>
+      <c r="AH29" s="5"/>
+      <c r="AI29" s="5"/>
+      <c r="AJ29" s="5"/>
+      <c r="AK29" s="5"/>
+    </row>
+    <row r="30" spans="1:39" ht="9.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="35"/>
+      <c r="B30" s="35"/>
+      <c r="C30" s="35"/>
+      <c r="D30" s="35"/>
+      <c r="E30" s="35"/>
+      <c r="F30" s="35"/>
+      <c r="G30" s="35"/>
+      <c r="H30" s="35"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="35"/>
+      <c r="K30" s="35"/>
+      <c r="L30" s="35"/>
+      <c r="M30" s="35"/>
+      <c r="N30" s="35"/>
+      <c r="O30" s="35"/>
+      <c r="P30" s="35"/>
+      <c r="Q30" s="35"/>
+      <c r="R30" s="35"/>
+      <c r="S30" s="35"/>
+      <c r="T30" s="35"/>
+      <c r="U30" s="35"/>
+      <c r="V30" s="35"/>
+      <c r="W30" s="35"/>
+      <c r="X30" s="35"/>
+      <c r="Y30" s="35"/>
+      <c r="Z30" s="35"/>
+      <c r="AA30" s="35"/>
+      <c r="AB30" s="35"/>
+      <c r="AC30" s="35"/>
+      <c r="AD30" s="35"/>
+      <c r="AE30" s="35"/>
+      <c r="AF30" s="35"/>
+      <c r="AG30" s="35"/>
+      <c r="AH30" s="35"/>
+      <c r="AI30" s="35"/>
+      <c r="AJ30" s="35"/>
+      <c r="AK30" s="35"/>
+    </row>
+    <row r="31" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A31" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="8" t="str">
+        <f>B$7</f>
+        <v>2Q26 YTD</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="8" t="str">
+        <f>D$7</f>
+        <v>2Q26</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="8" t="str">
+        <f>F$7</f>
+        <v>1Q26</v>
+      </c>
+      <c r="G31" s="7"/>
+      <c r="H31" s="8" t="str">
+        <f>H$7</f>
+        <v>4Q25 YTD</v>
+      </c>
+      <c r="I31" s="7"/>
+      <c r="J31" s="8" t="str">
+        <f>J$7</f>
+        <v>4Q25</v>
+      </c>
+      <c r="K31" s="7"/>
+      <c r="L31" s="8" t="str">
+        <f>L$7</f>
+        <v>3Q25 YTD</v>
+      </c>
+      <c r="M31" s="7"/>
+      <c r="N31" s="8" t="str">
+        <f>N$7</f>
+        <v>3Q25</v>
+      </c>
+      <c r="O31" s="7"/>
+      <c r="P31" s="8" t="str">
+        <f>P$7</f>
+        <v>2Q25 YTD</v>
+      </c>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="8" t="str">
+        <f>R$7</f>
+        <v>2Q25</v>
+      </c>
+      <c r="S31" s="7"/>
+      <c r="T31" s="8" t="str">
+        <f>$T$7</f>
+        <v>1Q25</v>
+      </c>
+      <c r="U31" s="7"/>
+      <c r="V31" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="W31" s="7"/>
+      <c r="X31" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE31" s="7"/>
+      <c r="AF31" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="AG31" s="7"/>
+      <c r="AH31" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI31" s="7"/>
+      <c r="AJ31" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK31" s="7"/>
+    </row>
+    <row r="32" spans="1:39" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" s="49">
+        <f t="shared" ref="B32:B40" si="7">D32+F32</f>
+        <v>-197</v>
+      </c>
+      <c r="C32" s="15"/>
+      <c r="D32" s="49">
+        <v>514</v>
+      </c>
+      <c r="E32" s="15"/>
+      <c r="F32" s="49">
+        <v>-711</v>
+      </c>
+      <c r="G32" s="15"/>
+      <c r="H32" s="49">
+        <f t="shared" ref="H32:H40" si="8">J32+L32</f>
+        <v>363</v>
+      </c>
+      <c r="I32" s="15"/>
+      <c r="J32" s="49">
+        <v>12</v>
+      </c>
+      <c r="K32" s="15"/>
+      <c r="L32" s="49">
+        <f t="shared" ref="L32:L40" si="9">N32+P32</f>
+        <v>351</v>
+      </c>
+      <c r="M32" s="15"/>
+      <c r="N32" s="49">
+        <v>64</v>
+      </c>
+      <c r="O32" s="15"/>
+      <c r="P32" s="49">
+        <f t="shared" ref="P32:P40" si="10">R32+T32</f>
+        <v>287</v>
+      </c>
+      <c r="Q32" s="15"/>
+      <c r="R32" s="49">
+        <v>172</v>
+      </c>
+      <c r="S32" s="15"/>
+      <c r="T32" s="49">
+        <v>115</v>
+      </c>
+      <c r="U32" s="15"/>
+      <c r="V32" s="49">
+        <f>Z32+X32</f>
+        <v>376</v>
+      </c>
+      <c r="W32" s="15"/>
+      <c r="X32" s="49">
+        <v>33</v>
+      </c>
+      <c r="Y32" s="15"/>
+      <c r="Z32" s="49">
+        <f>AD32+AB32</f>
+        <v>343</v>
+      </c>
+      <c r="AA32" s="15"/>
+      <c r="AB32" s="49">
+        <v>345</v>
+      </c>
+      <c r="AC32" s="15"/>
+      <c r="AD32" s="49">
+        <f>AH32+AF32</f>
+        <v>-2</v>
+      </c>
+      <c r="AE32" s="15"/>
+      <c r="AF32" s="49">
+        <v>8</v>
+      </c>
+      <c r="AG32" s="15"/>
+      <c r="AH32" s="49">
+        <v>-10</v>
+      </c>
+      <c r="AI32" s="15"/>
+      <c r="AJ32" s="49">
+        <v>188</v>
+      </c>
+      <c r="AK32" s="15"/>
+      <c r="AL32" s="6"/>
+      <c r="AM32" s="6"/>
+    </row>
+    <row r="33" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B33" s="13">
+        <f t="shared" si="7"/>
+        <v>57</v>
+      </c>
+      <c r="C33" s="12"/>
+      <c r="D33" s="13">
+        <v>28</v>
+      </c>
+      <c r="E33" s="12"/>
+      <c r="F33" s="13">
+        <v>29</v>
+      </c>
+      <c r="G33" s="12"/>
+      <c r="H33" s="13">
+        <f t="shared" si="8"/>
+        <v>106</v>
+      </c>
+      <c r="I33" s="12"/>
+      <c r="J33" s="13">
+        <v>29</v>
+      </c>
+      <c r="K33" s="12"/>
+      <c r="L33" s="13">
+        <f t="shared" si="9"/>
+        <v>77</v>
+      </c>
+      <c r="M33" s="12"/>
+      <c r="N33" s="13">
+        <v>25</v>
+      </c>
+      <c r="O33" s="12"/>
+      <c r="P33" s="13">
+        <f t="shared" si="10"/>
+        <v>52</v>
+      </c>
+      <c r="Q33" s="12"/>
+      <c r="R33" s="13">
+        <v>25</v>
+      </c>
+      <c r="S33" s="12"/>
+      <c r="T33" s="13">
+        <v>27</v>
+      </c>
+      <c r="U33" s="12"/>
+      <c r="V33" s="13">
+        <f>Z33+X33</f>
+        <v>87</v>
+      </c>
+      <c r="W33" s="12"/>
+      <c r="X33" s="13">
+        <v>28</v>
+      </c>
+      <c r="Y33" s="12"/>
+      <c r="Z33" s="13">
+        <f>AD33+AB33</f>
+        <v>59</v>
+      </c>
+      <c r="AA33" s="12"/>
+      <c r="AB33" s="13">
+        <v>29</v>
+      </c>
+      <c r="AC33" s="12"/>
+      <c r="AD33" s="13">
+        <f>AH33+AF33</f>
+        <v>30</v>
+      </c>
+      <c r="AE33" s="12"/>
+      <c r="AF33" s="13">
+        <v>17</v>
+      </c>
+      <c r="AG33" s="12"/>
+      <c r="AH33" s="13">
+        <v>13</v>
+      </c>
+      <c r="AI33" s="12"/>
+      <c r="AJ33" s="13">
+        <v>13</v>
+      </c>
+      <c r="AK33" s="12"/>
+    </row>
+    <row r="34" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A34" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" s="10">
+        <f t="shared" si="7"/>
+        <v>-105</v>
+      </c>
+      <c r="C34" s="14"/>
+      <c r="D34" s="10">
+        <v>-56</v>
+      </c>
+      <c r="E34" s="14"/>
+      <c r="F34" s="10">
+        <v>-49</v>
+      </c>
+      <c r="G34" s="14"/>
+      <c r="H34" s="10">
+        <f t="shared" si="8"/>
+        <v>139</v>
+      </c>
+      <c r="I34" s="14"/>
+      <c r="J34" s="10">
+        <v>11</v>
+      </c>
+      <c r="K34" s="14"/>
+      <c r="L34" s="10">
+        <f t="shared" si="9"/>
+        <v>128</v>
+      </c>
+      <c r="M34" s="14"/>
+      <c r="N34" s="10">
+        <v>11</v>
+      </c>
+      <c r="O34" s="14"/>
+      <c r="P34" s="10">
+        <f t="shared" si="10"/>
+        <v>117</v>
+      </c>
+      <c r="Q34" s="14"/>
+      <c r="R34" s="10">
+        <v>70</v>
+      </c>
+      <c r="S34" s="14"/>
+      <c r="T34" s="10">
+        <v>47</v>
+      </c>
+      <c r="U34" s="14"/>
+      <c r="V34" s="10">
+        <f>X34+Z34</f>
+        <v>140</v>
+      </c>
+      <c r="W34" s="14"/>
+      <c r="X34" s="10">
+        <v>8</v>
+      </c>
+      <c r="Y34" s="14"/>
+      <c r="Z34" s="10">
+        <f>AB34+AD34</f>
+        <v>132</v>
+      </c>
+      <c r="AA34" s="14"/>
+      <c r="AB34" s="10">
+        <v>138</v>
+      </c>
+      <c r="AC34" s="14"/>
+      <c r="AD34" s="10">
+        <f>AF34+AH34</f>
+        <v>-6</v>
+      </c>
+      <c r="AE34" s="14"/>
+      <c r="AF34" s="10">
+        <v>3</v>
+      </c>
+      <c r="AG34" s="14"/>
+      <c r="AH34" s="10">
+        <v>-9</v>
+      </c>
+      <c r="AI34" s="14"/>
+      <c r="AJ34" s="10">
         <v>79</v>
       </c>
-      <c r="C23" s="90"/>
-[...16 lines deleted...]
-        <f>SUM(J8,J21:J22)</f>
+      <c r="AK34" s="14"/>
+    </row>
+    <row r="35" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A35" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="33">
+        <f t="shared" si="7"/>
+        <v>-1</v>
+      </c>
+      <c r="C35" s="32"/>
+      <c r="D35" s="33">
+        <v>0</v>
+      </c>
+      <c r="E35" s="32"/>
+      <c r="F35" s="33">
+        <v>-1</v>
+      </c>
+      <c r="G35" s="32"/>
+      <c r="H35" s="33">
+        <f t="shared" si="8"/>
+        <v>-11</v>
+      </c>
+      <c r="I35" s="32"/>
+      <c r="J35" s="33">
+        <v>-5</v>
+      </c>
+      <c r="K35" s="32"/>
+      <c r="L35" s="33">
+        <f t="shared" si="9"/>
+        <v>-6</v>
+      </c>
+      <c r="M35" s="32"/>
+      <c r="N35" s="33">
+        <v>-1</v>
+      </c>
+      <c r="O35" s="32"/>
+      <c r="P35" s="33">
+        <f t="shared" si="10"/>
+        <v>-5</v>
+      </c>
+      <c r="Q35" s="32"/>
+      <c r="R35" s="33">
+        <v>-2</v>
+      </c>
+      <c r="S35" s="32"/>
+      <c r="T35" s="33">
+        <v>-3</v>
+      </c>
+      <c r="U35" s="32"/>
+      <c r="V35" s="33">
+        <f t="shared" ref="V35" si="11">X35+Z35</f>
+        <v>-19</v>
+      </c>
+      <c r="W35" s="32"/>
+      <c r="X35" s="33">
+        <v>-4</v>
+      </c>
+      <c r="Y35" s="32"/>
+      <c r="Z35" s="33">
+        <f t="shared" ref="Z35" si="12">AB35+AD35</f>
+        <v>-15</v>
+      </c>
+      <c r="AA35" s="32"/>
+      <c r="AB35" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AC35" s="32"/>
+      <c r="AD35" s="33">
+        <f t="shared" ref="AD35" si="13">AF35+AH35</f>
+        <v>-14</v>
+      </c>
+      <c r="AE35" s="32"/>
+      <c r="AF35" s="33">
+        <v>-8</v>
+      </c>
+      <c r="AG35" s="32"/>
+      <c r="AH35" s="33">
+        <v>-6</v>
+      </c>
+      <c r="AI35" s="32"/>
+      <c r="AJ35" s="33">
+        <v>-7</v>
+      </c>
+      <c r="AK35" s="32"/>
+    </row>
+    <row r="36" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A36" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="10">
+        <f t="shared" si="7"/>
+        <v>264</v>
+      </c>
+      <c r="C36" s="14"/>
+      <c r="D36" s="10">
+        <v>131</v>
+      </c>
+      <c r="E36" s="14"/>
+      <c r="F36" s="10">
+        <v>133</v>
+      </c>
+      <c r="G36" s="14"/>
+      <c r="H36" s="10">
+        <f t="shared" si="8"/>
+        <v>511</v>
+      </c>
+      <c r="I36" s="14"/>
+      <c r="J36" s="10">
+        <v>129</v>
+      </c>
+      <c r="K36" s="14"/>
+      <c r="L36" s="10">
+        <f t="shared" si="9"/>
+        <v>382</v>
+      </c>
+      <c r="M36" s="14"/>
+      <c r="N36" s="10">
         <v>123</v>
       </c>
-      <c r="K23" s="90"/>
-[...536 lines deleted...]
-      <c r="A33" s="28" t="s">
+      <c r="O36" s="14"/>
+      <c r="P36" s="10">
+        <f t="shared" si="10"/>
+        <v>259</v>
+      </c>
+      <c r="Q36" s="14"/>
+      <c r="R36" s="10">
+        <v>128</v>
+      </c>
+      <c r="S36" s="14"/>
+      <c r="T36" s="10">
+        <v>131</v>
+      </c>
+      <c r="U36" s="14"/>
+      <c r="V36" s="10">
+        <f>X36+Z36</f>
+        <v>388</v>
+      </c>
+      <c r="W36" s="14"/>
+      <c r="X36" s="10">
+        <v>142</v>
+      </c>
+      <c r="Y36" s="14"/>
+      <c r="Z36" s="10">
+        <f>AB36+AD36</f>
+        <v>246</v>
+      </c>
+      <c r="AA36" s="14"/>
+      <c r="AB36" s="10">
+        <v>140</v>
+      </c>
+      <c r="AC36" s="14"/>
+      <c r="AD36" s="10">
+        <f>AF36+AH36</f>
+        <v>106</v>
+      </c>
+      <c r="AE36" s="14"/>
+      <c r="AF36" s="10">
+        <v>53</v>
+      </c>
+      <c r="AG36" s="14"/>
+      <c r="AH36" s="10">
+        <v>53</v>
+      </c>
+      <c r="AI36" s="14"/>
+      <c r="AJ36" s="10">
+        <v>55</v>
+      </c>
+      <c r="AK36" s="14"/>
+    </row>
+    <row r="37" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A37" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B33" s="29">
-[...12 lines deleted...]
-      <c r="H33" s="29">
+      <c r="B37" s="33">
         <f t="shared" si="7"/>
-        <v>77</v>
-[...6 lines deleted...]
-      <c r="L33" s="29">
+        <v>27</v>
+      </c>
+      <c r="C37" s="32"/>
+      <c r="D37" s="33">
+        <v>27</v>
+      </c>
+      <c r="E37" s="32"/>
+      <c r="F37" s="33">
+        <v>0</v>
+      </c>
+      <c r="G37" s="32"/>
+      <c r="H37" s="33">
         <f t="shared" si="8"/>
-        <v>52</v>
-[...280 lines deleted...]
-        <f t="shared" si="6"/>
         <v>2</v>
       </c>
-      <c r="E37" s="49"/>
-      <c r="F37" s="50">
+      <c r="I37" s="32"/>
+      <c r="J37" s="33">
         <v>1</v>
       </c>
-      <c r="G37" s="49"/>
-[...1 lines deleted...]
-        <f t="shared" si="7"/>
+      <c r="K37" s="32"/>
+      <c r="L37" s="33">
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
-      <c r="I37" s="49"/>
-[...5 lines deleted...]
-        <f t="shared" si="8"/>
+      <c r="M37" s="32"/>
+      <c r="N37" s="33">
+        <v>0</v>
+      </c>
+      <c r="O37" s="32"/>
+      <c r="P37" s="33">
+        <f t="shared" si="10"/>
         <v>1</v>
       </c>
-      <c r="M37" s="49"/>
-      <c r="N37" s="50">
+      <c r="Q37" s="32"/>
+      <c r="R37" s="33">
         <v>1</v>
       </c>
-      <c r="O37" s="49"/>
-[...13 lines deleted...]
-      <c r="V37" s="50">
+      <c r="S37" s="32"/>
+      <c r="T37" s="33">
+        <v>0</v>
+      </c>
+      <c r="U37" s="32"/>
+      <c r="V37" s="33">
         <f>X37+Z37</f>
         <v>2</v>
       </c>
-      <c r="W37" s="49"/>
-      <c r="X37" s="50">
+      <c r="W37" s="32"/>
+      <c r="X37" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="32"/>
+      <c r="Z37" s="33">
+        <f>AB37+AD37</f>
+        <v>2</v>
+      </c>
+      <c r="AA37" s="32"/>
+      <c r="AB37" s="33">
         <v>1</v>
       </c>
-      <c r="Y37" s="49"/>
-[...1 lines deleted...]
-        <f>AB37+AD37</f>
+      <c r="AC37" s="32"/>
+      <c r="AD37" s="33">
+        <f>AF37+AH37</f>
         <v>1</v>
       </c>
-      <c r="AA37" s="49"/>
-[...4 lines deleted...]
-      <c r="AD37" s="50">
+      <c r="AE37" s="32"/>
+      <c r="AF37" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="32"/>
+      <c r="AH37" s="33">
         <v>1</v>
       </c>
-      <c r="AE37" s="49"/>
-      <c r="AF37" s="50">
+      <c r="AI37" s="32"/>
+      <c r="AJ37" s="33">
         <v>1</v>
       </c>
-      <c r="AG37" s="49"/>
-[...5 lines deleted...]
-      <c r="B38" s="26">
+      <c r="AK37" s="32"/>
+    </row>
+    <row r="38" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A38" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="B38" s="10">
+        <f t="shared" si="7"/>
+        <v>4</v>
+      </c>
+      <c r="C38" s="14"/>
+      <c r="D38" s="10">
         <v>2</v>
       </c>
-      <c r="C38" s="30"/>
-[...1 lines deleted...]
-        <f t="shared" si="6"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="10">
+        <v>2</v>
+      </c>
+      <c r="G38" s="14"/>
+      <c r="H38" s="10">
+        <f t="shared" si="8"/>
         <v>4</v>
       </c>
-      <c r="E38" s="30"/>
-      <c r="F38" s="26">
+      <c r="I38" s="14"/>
+      <c r="J38" s="10">
         <v>1</v>
       </c>
-      <c r="G38" s="30"/>
-      <c r="H38" s="26">
+      <c r="K38" s="14"/>
+      <c r="L38" s="10">
+        <f t="shared" si="9"/>
+        <v>3</v>
+      </c>
+      <c r="M38" s="14"/>
+      <c r="N38" s="10">
+        <v>2</v>
+      </c>
+      <c r="O38" s="14"/>
+      <c r="P38" s="10">
+        <f t="shared" si="10"/>
+        <v>1</v>
+      </c>
+      <c r="Q38" s="14"/>
+      <c r="R38" s="10">
+        <v>0</v>
+      </c>
+      <c r="S38" s="14"/>
+      <c r="T38" s="10">
+        <v>1</v>
+      </c>
+      <c r="U38" s="14"/>
+      <c r="V38" s="10"/>
+      <c r="W38" s="14"/>
+      <c r="X38" s="10"/>
+      <c r="Y38" s="14"/>
+      <c r="Z38" s="10"/>
+      <c r="AA38" s="14"/>
+      <c r="AB38" s="10"/>
+      <c r="AC38" s="14"/>
+      <c r="AD38" s="10"/>
+      <c r="AE38" s="14"/>
+      <c r="AF38" s="10"/>
+      <c r="AG38" s="14"/>
+      <c r="AH38" s="10"/>
+      <c r="AI38" s="14"/>
+      <c r="AJ38" s="10"/>
+      <c r="AK38" s="14"/>
+    </row>
+    <row r="39" spans="1:39" ht="15" x14ac:dyDescent="0.2">
+      <c r="A39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B39" s="13">
         <f t="shared" si="7"/>
-        <v>3</v>
-[...2 lines deleted...]
-      <c r="J38" s="26">
+        <v>528</v>
+      </c>
+      <c r="C39" s="12"/>
+      <c r="D39" s="13">
+        <v>-341</v>
+      </c>
+      <c r="E39" s="12"/>
+      <c r="F39" s="13">
+        <v>869</v>
+      </c>
+      <c r="G39" s="12"/>
+      <c r="H39" s="13">
+        <f t="shared" si="8"/>
+        <v>-6</v>
+      </c>
+      <c r="I39" s="12"/>
+      <c r="J39" s="13">
+        <v>39</v>
+      </c>
+      <c r="K39" s="12"/>
+      <c r="L39" s="13">
+        <f t="shared" si="9"/>
+        <v>-45</v>
+      </c>
+      <c r="M39" s="12"/>
+      <c r="N39" s="13">
+        <v>82</v>
+      </c>
+      <c r="O39" s="12"/>
+      <c r="P39" s="13">
+        <f t="shared" si="10"/>
+        <v>-127</v>
+      </c>
+      <c r="Q39" s="12"/>
+      <c r="R39" s="13">
+        <v>-103</v>
+      </c>
+      <c r="S39" s="12"/>
+      <c r="T39" s="13">
+        <v>-24</v>
+      </c>
+      <c r="U39" s="12"/>
+      <c r="V39" s="13">
+        <f>X39+Z39</f>
+        <v>-91</v>
+      </c>
+      <c r="W39" s="12"/>
+      <c r="X39" s="13">
+        <v>70</v>
+      </c>
+      <c r="Y39" s="12"/>
+      <c r="Z39" s="13">
+        <f>AB39+AD39</f>
+        <v>-161</v>
+      </c>
+      <c r="AA39" s="12"/>
+      <c r="AB39" s="13">
+        <v>-297</v>
+      </c>
+      <c r="AC39" s="12"/>
+      <c r="AD39" s="13">
+        <f>AF39+AH39</f>
+        <v>136</v>
+      </c>
+      <c r="AE39" s="12"/>
+      <c r="AF39" s="13">
+        <v>47</v>
+      </c>
+      <c r="AG39" s="12"/>
+      <c r="AH39" s="13">
+        <v>89</v>
+      </c>
+      <c r="AI39" s="12"/>
+      <c r="AJ39" s="13">
+        <v>-168</v>
+      </c>
+      <c r="AK39" s="12"/>
+    </row>
+    <row r="40" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A40" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="K38" s="30"/>
-      <c r="L38" s="26">
+      <c r="B40" s="10">
+        <f t="shared" si="7"/>
+        <v>65</v>
+      </c>
+      <c r="C40" s="14"/>
+      <c r="D40" s="10">
+        <v>33</v>
+      </c>
+      <c r="E40" s="14"/>
+      <c r="F40" s="10">
+        <v>32</v>
+      </c>
+      <c r="G40" s="14"/>
+      <c r="H40" s="10">
         <f t="shared" si="8"/>
-        <v>1</v>
-[...106 lines deleted...]
-      <c r="B40" s="26">
+        <v>133</v>
+      </c>
+      <c r="I40" s="14"/>
+      <c r="J40" s="10">
+        <v>34</v>
+      </c>
+      <c r="K40" s="14"/>
+      <c r="L40" s="10">
+        <f t="shared" si="9"/>
+        <v>99</v>
+      </c>
+      <c r="M40" s="14"/>
+      <c r="N40" s="10">
         <v>32</v>
       </c>
-      <c r="C40" s="30"/>
-[...5 lines deleted...]
-      <c r="F40" s="26">
+      <c r="O40" s="14"/>
+      <c r="P40" s="10">
+        <f t="shared" si="10"/>
+        <v>67</v>
+      </c>
+      <c r="Q40" s="14"/>
+      <c r="R40" s="10">
+        <v>33</v>
+      </c>
+      <c r="S40" s="14"/>
+      <c r="T40" s="10">
         <v>34</v>
       </c>
-      <c r="G40" s="30"/>
-[...23 lines deleted...]
-        <f>T40+V40</f>
+      <c r="U40" s="14"/>
+      <c r="V40" s="10">
+        <f>X40+Z40</f>
         <v>123</v>
       </c>
-      <c r="S40" s="30"/>
-      <c r="T40" s="26">
+      <c r="W40" s="14"/>
+      <c r="X40" s="10">
         <f>37+1+1</f>
         <v>39</v>
       </c>
-      <c r="U40" s="30"/>
-[...1 lines deleted...]
-        <f>X40+Z40</f>
+      <c r="Y40" s="14"/>
+      <c r="Z40" s="10">
+        <f>AB40+AD40</f>
         <v>84</v>
       </c>
-      <c r="W40" s="30"/>
-      <c r="X40" s="26">
+      <c r="AA40" s="14"/>
+      <c r="AB40" s="10">
         <f>37+10</f>
         <v>47</v>
       </c>
-      <c r="Y40" s="30"/>
-[...1 lines deleted...]
-        <f>AB40+AD40</f>
+      <c r="AC40" s="14"/>
+      <c r="AD40" s="10">
+        <f>AF40+AH40</f>
         <v>37</v>
       </c>
-      <c r="AA40" s="30"/>
-      <c r="AB40" s="26">
+      <c r="AE40" s="14"/>
+      <c r="AF40" s="10">
         <v>19</v>
       </c>
-      <c r="AC40" s="30"/>
-      <c r="AD40" s="26">
+      <c r="AG40" s="14"/>
+      <c r="AH40" s="10">
         <v>18</v>
       </c>
-      <c r="AE40" s="30"/>
-      <c r="AF40" s="26">
+      <c r="AI40" s="14"/>
+      <c r="AJ40" s="10">
         <v>18</v>
       </c>
-      <c r="AG40" s="30"/>
-[...2 lines deleted...]
-      <c r="A41" s="32" t="s">
+      <c r="AK40" s="14"/>
+    </row>
+    <row r="41" spans="1:39" s="16" customFormat="1" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B41" s="45">
+        <f>SUM(B32:B40)</f>
+        <v>642</v>
+      </c>
+      <c r="C41" s="6"/>
+      <c r="D41" s="45">
+        <f>SUM(D32:D40)</f>
+        <v>338</v>
+      </c>
+      <c r="E41" s="6"/>
+      <c r="F41" s="45">
+        <f>SUM(F32:F40)</f>
+        <v>304</v>
+      </c>
+      <c r="G41" s="6"/>
+      <c r="H41" s="45">
+        <f>SUM(H32:H40)</f>
+        <v>1241</v>
+      </c>
+      <c r="I41" s="6"/>
+      <c r="J41" s="45">
+        <f>SUM(J32:J40)</f>
+        <v>251</v>
+      </c>
+      <c r="K41" s="6"/>
+      <c r="L41" s="45">
+        <f>SUM(L32:L40)</f>
+        <v>990</v>
+      </c>
+      <c r="M41" s="6"/>
+      <c r="N41" s="45">
+        <f>SUM(N32:N40)</f>
+        <v>338</v>
+      </c>
+      <c r="O41" s="6"/>
+      <c r="P41" s="45">
+        <f>SUM(P32:P40)</f>
+        <v>652</v>
+      </c>
+      <c r="Q41" s="6"/>
+      <c r="R41" s="45">
+        <f>SUM(R32:R40)</f>
+        <v>324</v>
+      </c>
+      <c r="S41" s="6"/>
+      <c r="T41" s="45">
+        <f>SUM(T32:T40)</f>
+        <v>328</v>
+      </c>
+      <c r="U41" s="6"/>
+      <c r="V41" s="45">
+        <f>SUM(V32:V40)</f>
+        <v>1006</v>
+      </c>
+      <c r="W41" s="6"/>
+      <c r="X41" s="45">
+        <f>SUM(X32:X40)</f>
+        <v>316</v>
+      </c>
+      <c r="Y41" s="6"/>
+      <c r="Z41" s="45">
+        <f>SUM(Z32:Z40)</f>
+        <v>690</v>
+      </c>
+      <c r="AA41" s="6"/>
+      <c r="AB41" s="45">
+        <f>SUM(AB32:AB40)</f>
+        <v>402</v>
+      </c>
+      <c r="AC41" s="6"/>
+      <c r="AD41" s="45">
+        <f>SUM(AD32:AD40)</f>
+        <v>288</v>
+      </c>
+      <c r="AE41" s="6"/>
+      <c r="AF41" s="45">
+        <f>SUM(AF32:AF40)</f>
+        <v>139</v>
+      </c>
+      <c r="AG41" s="6"/>
+      <c r="AH41" s="45">
+        <f>SUM(AH32:AH40)</f>
+        <v>149</v>
+      </c>
+      <c r="AI41" s="6"/>
+      <c r="AJ41" s="45">
+        <f>SUM(AJ32:AJ40)</f>
+        <v>179</v>
+      </c>
+      <c r="AK41" s="6"/>
+      <c r="AL41" s="6"/>
+      <c r="AM41" s="6"/>
+    </row>
+    <row r="42" spans="1:39" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="13"/>
+      <c r="H42" s="13"/>
+      <c r="J42" s="13"/>
+      <c r="L42" s="13"/>
+      <c r="N42" s="13"/>
+      <c r="P42" s="13"/>
+      <c r="R42" s="13"/>
+      <c r="T42" s="13"/>
+      <c r="V42" s="13"/>
+      <c r="X42" s="13"/>
+      <c r="Z42" s="13"/>
+      <c r="AB42" s="13"/>
+      <c r="AD42" s="13"/>
+      <c r="AF42" s="13"/>
+      <c r="AH42" s="13"/>
+      <c r="AJ42" s="13"/>
+    </row>
+    <row r="43" spans="1:39" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B43" s="49">
+        <f t="shared" ref="B43:B48" si="14">D43+F43</f>
+        <v>362</v>
+      </c>
+      <c r="C43" s="15"/>
+      <c r="D43" s="49">
+        <v>263</v>
+      </c>
+      <c r="E43" s="15"/>
+      <c r="F43" s="49">
+        <v>99</v>
+      </c>
+      <c r="G43" s="15"/>
+      <c r="H43" s="49">
+        <f t="shared" ref="H43:H48" si="15">J43+L43</f>
+        <v>865</v>
+      </c>
+      <c r="I43" s="15"/>
+      <c r="J43" s="49">
+        <v>235</v>
+      </c>
+      <c r="K43" s="15"/>
+      <c r="L43" s="49">
+        <f t="shared" ref="L43" si="16">N43+P43</f>
+        <v>630</v>
+      </c>
+      <c r="M43" s="15"/>
+      <c r="N43" s="49">
+        <v>279</v>
+      </c>
+      <c r="O43" s="15"/>
+      <c r="P43" s="49">
+        <f t="shared" ref="P43" si="17">R43+T43</f>
+        <v>351</v>
+      </c>
+      <c r="Q43" s="15"/>
+      <c r="R43" s="49">
+        <v>165</v>
+      </c>
+      <c r="S43" s="15"/>
+      <c r="T43" s="49">
+        <v>186</v>
+      </c>
+      <c r="U43" s="15"/>
+      <c r="V43" s="49">
+        <f t="shared" ref="V43:V48" si="18">X43+Z43</f>
+        <v>610</v>
+      </c>
+      <c r="W43" s="15"/>
+      <c r="X43" s="49">
+        <v>206</v>
+      </c>
+      <c r="Y43" s="15"/>
+      <c r="Z43" s="49">
+        <f t="shared" ref="Z43:Z48" si="19">AB43+AD43</f>
+        <v>404</v>
+      </c>
+      <c r="AA43" s="15"/>
+      <c r="AB43" s="49">
+        <v>220</v>
+      </c>
+      <c r="AC43" s="15"/>
+      <c r="AD43" s="49">
+        <f t="shared" ref="AD43:AD48" si="20">AF43+AH43</f>
+        <v>184</v>
+      </c>
+      <c r="AE43" s="15"/>
+      <c r="AF43" s="49">
+        <v>97</v>
+      </c>
+      <c r="AG43" s="15"/>
+      <c r="AH43" s="49">
+        <v>87</v>
+      </c>
+      <c r="AI43" s="15"/>
+      <c r="AJ43" s="49">
+        <v>131</v>
+      </c>
+      <c r="AK43" s="15"/>
+      <c r="AL43" s="6"/>
+      <c r="AM43" s="6"/>
+    </row>
+    <row r="44" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A44" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B44" s="13">
+        <f t="shared" si="14"/>
+        <v>27</v>
+      </c>
+      <c r="C44" s="12"/>
+      <c r="D44" s="13">
+        <v>26</v>
+      </c>
+      <c r="E44" s="12"/>
+      <c r="F44" s="13">
+        <v>1</v>
+      </c>
+      <c r="G44" s="12"/>
+      <c r="H44" s="13">
+        <f t="shared" si="15"/>
+        <v>98</v>
+      </c>
+      <c r="I44" s="12"/>
+      <c r="J44" s="13">
+        <v>42</v>
+      </c>
+      <c r="K44" s="12"/>
+      <c r="L44" s="13">
+        <f t="shared" ref="L44:L48" si="21">N44+P44</f>
+        <v>56</v>
+      </c>
+      <c r="M44" s="12"/>
+      <c r="N44" s="13">
         <v>6</v>
       </c>
-      <c r="B41" s="62">
-[...180 lines deleted...]
-      <c r="B44" s="29">
+      <c r="O44" s="12"/>
+      <c r="P44" s="13">
+        <f t="shared" ref="P44:P48" si="22">R44+T44</f>
+        <v>50</v>
+      </c>
+      <c r="Q44" s="12"/>
+      <c r="R44" s="13">
+        <v>39</v>
+      </c>
+      <c r="S44" s="12"/>
+      <c r="T44" s="13">
+        <v>11</v>
+      </c>
+      <c r="U44" s="12"/>
+      <c r="V44" s="13">
+        <f t="shared" si="18"/>
+        <v>88</v>
+      </c>
+      <c r="W44" s="12"/>
+      <c r="X44" s="13">
+        <v>42</v>
+      </c>
+      <c r="Y44" s="12"/>
+      <c r="Z44" s="13">
+        <f t="shared" si="19"/>
+        <v>46</v>
+      </c>
+      <c r="AA44" s="12"/>
+      <c r="AB44" s="13">
+        <v>24</v>
+      </c>
+      <c r="AC44" s="12"/>
+      <c r="AD44" s="13">
+        <f t="shared" si="20"/>
+        <v>22</v>
+      </c>
+      <c r="AE44" s="12"/>
+      <c r="AF44" s="13">
         <v>1</v>
       </c>
-      <c r="C44" s="28"/>
-[...14 lines deleted...]
-      <c r="J44" s="29">
+      <c r="AG44" s="12"/>
+      <c r="AH44" s="13">
+        <v>21</v>
+      </c>
+      <c r="AI44" s="12"/>
+      <c r="AJ44" s="13">
+        <v>1</v>
+      </c>
+      <c r="AK44" s="12"/>
+    </row>
+    <row r="45" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A45" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B45" s="10">
+        <f t="shared" si="14"/>
+        <v>16</v>
+      </c>
+      <c r="C45" s="14"/>
+      <c r="D45" s="10">
+        <v>16</v>
+      </c>
+      <c r="E45" s="14"/>
+      <c r="F45" s="10">
+        <v>0</v>
+      </c>
+      <c r="G45" s="14"/>
+      <c r="H45" s="10">
+        <f t="shared" si="15"/>
+        <v>45</v>
+      </c>
+      <c r="I45" s="14"/>
+      <c r="J45" s="10">
+        <v>0</v>
+      </c>
+      <c r="K45" s="14"/>
+      <c r="L45" s="10">
+        <f t="shared" si="21"/>
+        <v>45</v>
+      </c>
+      <c r="M45" s="14"/>
+      <c r="N45" s="10">
         <v>6</v>
       </c>
-      <c r="K44" s="28"/>
-[...1 lines deleted...]
-        <f t="shared" ref="L44:L48" si="19">N44+P44</f>
+      <c r="O45" s="14"/>
+      <c r="P45" s="10">
+        <f t="shared" si="22"/>
+        <v>39</v>
+      </c>
+      <c r="Q45" s="14"/>
+      <c r="R45" s="10">
+        <v>39</v>
+      </c>
+      <c r="S45" s="14"/>
+      <c r="T45" s="10">
+        <v>0</v>
+      </c>
+      <c r="U45" s="14"/>
+      <c r="V45" s="10">
+        <f t="shared" si="18"/>
+        <v>105</v>
+      </c>
+      <c r="W45" s="14"/>
+      <c r="X45" s="10">
         <v>50</v>
       </c>
-      <c r="M44" s="28"/>
-[...27 lines deleted...]
-        <f t="shared" si="17"/>
+      <c r="Y45" s="14"/>
+      <c r="Z45" s="10">
+        <f t="shared" si="19"/>
+        <v>55</v>
+      </c>
+      <c r="AA45" s="14"/>
+      <c r="AB45" s="10">
+        <v>29</v>
+      </c>
+      <c r="AC45" s="14"/>
+      <c r="AD45" s="10">
+        <f t="shared" si="20"/>
+        <v>26</v>
+      </c>
+      <c r="AE45" s="14"/>
+      <c r="AF45" s="10">
+        <v>4</v>
+      </c>
+      <c r="AG45" s="14"/>
+      <c r="AH45" s="10">
         <v>22</v>
       </c>
-      <c r="AA44" s="28"/>
-[...75 lines deleted...]
-      <c r="AB45" s="26">
+      <c r="AI45" s="14"/>
+      <c r="AJ45" s="10">
+        <v>41</v>
+      </c>
+      <c r="AK45" s="14"/>
+    </row>
+    <row r="46" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A46" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="AC45" s="30"/>
-[...48 lines deleted...]
-      <c r="R46" s="50">
+      <c r="B46" s="33">
+        <f t="shared" si="14"/>
+        <v>27</v>
+      </c>
+      <c r="C46" s="32"/>
+      <c r="D46" s="33">
+        <v>27</v>
+      </c>
+      <c r="E46" s="32"/>
+      <c r="F46" s="33">
+        <v>0</v>
+      </c>
+      <c r="G46" s="32"/>
+      <c r="H46" s="33">
         <f t="shared" si="15"/>
         <v>2</v>
       </c>
-      <c r="S46" s="49"/>
-[...9 lines deleted...]
-      <c r="X46" s="50">
+      <c r="I46" s="32"/>
+      <c r="J46" s="33">
         <v>1</v>
       </c>
-      <c r="Y46" s="49"/>
-[...776 lines deleted...]
-      <c r="H61" s="26">
+      <c r="K46" s="32"/>
+      <c r="L46" s="33">
         <f t="shared" si="21"/>
         <v>1</v>
       </c>
-      <c r="I61" s="30"/>
-[...4 lines deleted...]
-      <c r="L61" s="26">
+      <c r="M46" s="32"/>
+      <c r="N46" s="33">
+        <v>0</v>
+      </c>
+      <c r="O46" s="32"/>
+      <c r="P46" s="33">
         <f t="shared" si="22"/>
         <v>1</v>
       </c>
-      <c r="M61" s="30"/>
-      <c r="N61" s="26">
+      <c r="Q46" s="32"/>
+      <c r="R46" s="33">
         <v>1</v>
       </c>
-      <c r="O61" s="30"/>
-[...25 lines deleted...]
-      <c r="B62" s="50">
+      <c r="S46" s="32"/>
+      <c r="T46" s="33">
+        <v>0</v>
+      </c>
+      <c r="U46" s="32"/>
+      <c r="V46" s="33">
+        <f t="shared" si="18"/>
+        <v>2</v>
+      </c>
+      <c r="W46" s="32"/>
+      <c r="X46" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="32"/>
+      <c r="Z46" s="33">
+        <f t="shared" si="19"/>
+        <v>2</v>
+      </c>
+      <c r="AA46" s="32"/>
+      <c r="AB46" s="33">
+        <v>1</v>
+      </c>
+      <c r="AC46" s="32"/>
+      <c r="AD46" s="33">
+        <f t="shared" si="20"/>
+        <v>1</v>
+      </c>
+      <c r="AE46" s="32"/>
+      <c r="AF46" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="32"/>
+      <c r="AH46" s="33">
+        <v>1</v>
+      </c>
+      <c r="AI46" s="32"/>
+      <c r="AJ46" s="33">
+        <v>1</v>
+      </c>
+      <c r="AK46" s="32"/>
+    </row>
+    <row r="47" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A47" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="10">
+        <f t="shared" si="14"/>
+        <v>211</v>
+      </c>
+      <c r="C47" s="14"/>
+      <c r="D47" s="10">
+        <v>6</v>
+      </c>
+      <c r="E47" s="14"/>
+      <c r="F47" s="10">
+        <v>205</v>
+      </c>
+      <c r="G47" s="14"/>
+      <c r="H47" s="10">
+        <f t="shared" si="15"/>
+        <v>242</v>
+      </c>
+      <c r="I47" s="14"/>
+      <c r="J47" s="10">
+        <v>-22</v>
+      </c>
+      <c r="K47" s="14"/>
+      <c r="L47" s="10">
+        <f t="shared" si="21"/>
+        <v>264</v>
+      </c>
+      <c r="M47" s="14"/>
+      <c r="N47" s="10">
+        <v>48</v>
+      </c>
+      <c r="O47" s="14"/>
+      <c r="P47" s="10">
+        <f t="shared" si="22"/>
+        <v>216</v>
+      </c>
+      <c r="Q47" s="14"/>
+      <c r="R47" s="10">
+        <v>82</v>
+      </c>
+      <c r="S47" s="14"/>
+      <c r="T47" s="10">
+        <v>134</v>
+      </c>
+      <c r="U47" s="14"/>
+      <c r="V47" s="10">
+        <f t="shared" si="18"/>
+        <v>220</v>
+      </c>
+      <c r="W47" s="14"/>
+      <c r="X47" s="10">
+        <v>22</v>
+      </c>
+      <c r="Y47" s="14"/>
+      <c r="Z47" s="10">
+        <f t="shared" si="19"/>
+        <v>198</v>
+      </c>
+      <c r="AA47" s="14"/>
+      <c r="AB47" s="10">
+        <v>129</v>
+      </c>
+      <c r="AC47" s="14"/>
+      <c r="AD47" s="10">
+        <f t="shared" si="20"/>
+        <v>69</v>
+      </c>
+      <c r="AE47" s="14"/>
+      <c r="AF47" s="10">
+        <v>45</v>
+      </c>
+      <c r="AG47" s="14"/>
+      <c r="AH47" s="10">
+        <v>24</v>
+      </c>
+      <c r="AI47" s="14"/>
+      <c r="AJ47" s="10">
+        <v>12</v>
+      </c>
+      <c r="AK47" s="14"/>
+    </row>
+    <row r="48" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="33">
+        <f t="shared" si="14"/>
+        <v>-1</v>
+      </c>
+      <c r="C48" s="32"/>
+      <c r="D48" s="33">
+        <v>0</v>
+      </c>
+      <c r="E48" s="12"/>
+      <c r="F48" s="33">
+        <v>-1</v>
+      </c>
+      <c r="G48" s="12"/>
+      <c r="H48" s="33">
+        <f t="shared" si="15"/>
+        <v>-11</v>
+      </c>
+      <c r="I48" s="32"/>
+      <c r="J48" s="33">
+        <v>-5</v>
+      </c>
+      <c r="K48" s="32"/>
+      <c r="L48" s="33">
+        <f t="shared" si="21"/>
+        <v>-6</v>
+      </c>
+      <c r="M48" s="32"/>
+      <c r="N48" s="33">
+        <v>-1</v>
+      </c>
+      <c r="O48" s="32"/>
+      <c r="P48" s="33">
+        <f t="shared" si="22"/>
+        <v>-5</v>
+      </c>
+      <c r="Q48" s="32"/>
+      <c r="R48" s="33">
+        <v>-2</v>
+      </c>
+      <c r="S48" s="32"/>
+      <c r="T48" s="33">
+        <v>-3</v>
+      </c>
+      <c r="U48" s="32"/>
+      <c r="V48" s="33">
+        <f t="shared" si="18"/>
+        <v>-19</v>
+      </c>
+      <c r="W48" s="32"/>
+      <c r="X48" s="33">
+        <v>-4</v>
+      </c>
+      <c r="Y48" s="12"/>
+      <c r="Z48" s="33">
+        <f t="shared" si="19"/>
+        <v>-15</v>
+      </c>
+      <c r="AA48" s="32"/>
+      <c r="AB48" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AC48" s="12"/>
+      <c r="AD48" s="33">
+        <f t="shared" si="20"/>
+        <v>-14</v>
+      </c>
+      <c r="AE48" s="32"/>
+      <c r="AF48" s="33">
+        <v>-8</v>
+      </c>
+      <c r="AG48" s="12"/>
+      <c r="AH48" s="33">
+        <v>-6</v>
+      </c>
+      <c r="AI48" s="12"/>
+      <c r="AJ48" s="33">
+        <v>-7</v>
+      </c>
+      <c r="AK48" s="12"/>
+      <c r="AL48" s="25"/>
+      <c r="AM48" s="25"/>
+    </row>
+    <row r="49" spans="1:39" s="16" customFormat="1" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B49" s="19">
+        <f>SUM(B43:B48)</f>
+        <v>642</v>
+      </c>
+      <c r="C49" s="15"/>
+      <c r="D49" s="19">
+        <f>SUM(D43:D48)</f>
+        <v>338</v>
+      </c>
+      <c r="E49" s="15"/>
+      <c r="F49" s="19">
+        <f>SUM(F43:F48)</f>
+        <v>304</v>
+      </c>
+      <c r="G49" s="15"/>
+      <c r="H49" s="19">
+        <f>SUM(H43:H48)</f>
+        <v>1241</v>
+      </c>
+      <c r="I49" s="15"/>
+      <c r="J49" s="19">
+        <f>SUM(J43:J48)</f>
+        <v>251</v>
+      </c>
+      <c r="K49" s="15"/>
+      <c r="L49" s="19">
+        <f>SUM(L43:L48)</f>
+        <v>990</v>
+      </c>
+      <c r="M49" s="15"/>
+      <c r="N49" s="19">
+        <f>SUM(N43:N48)</f>
+        <v>338</v>
+      </c>
+      <c r="O49" s="15"/>
+      <c r="P49" s="19">
+        <f>SUM(P43:P48)</f>
+        <v>652</v>
+      </c>
+      <c r="Q49" s="15"/>
+      <c r="R49" s="19">
+        <f>SUM(R43:R48)</f>
+        <v>324</v>
+      </c>
+      <c r="S49" s="15"/>
+      <c r="T49" s="19">
+        <f>SUM(T43:T48)</f>
+        <v>328</v>
+      </c>
+      <c r="U49" s="15"/>
+      <c r="V49" s="19">
+        <f>SUM(V43:V48)</f>
+        <v>1006</v>
+      </c>
+      <c r="W49" s="15"/>
+      <c r="X49" s="19">
+        <f>SUM(X43:X48)</f>
+        <v>316</v>
+      </c>
+      <c r="Y49" s="15"/>
+      <c r="Z49" s="19">
+        <f>SUM(Z43:Z48)</f>
+        <v>690</v>
+      </c>
+      <c r="AA49" s="15"/>
+      <c r="AB49" s="19">
+        <f>SUM(AB43:AB48)</f>
+        <v>402</v>
+      </c>
+      <c r="AC49" s="15"/>
+      <c r="AD49" s="19">
+        <f>SUM(AD43:AD48)</f>
+        <v>288</v>
+      </c>
+      <c r="AE49" s="15"/>
+      <c r="AF49" s="19">
+        <f>SUM(AF43:AF48)</f>
+        <v>139</v>
+      </c>
+      <c r="AG49" s="15"/>
+      <c r="AH49" s="19">
+        <f>SUM(AH43:AH48)</f>
+        <v>149</v>
+      </c>
+      <c r="AI49" s="15"/>
+      <c r="AJ49" s="19">
+        <f>SUM(AJ43:AJ48)</f>
+        <v>179</v>
+      </c>
+      <c r="AK49" s="15"/>
+      <c r="AL49" s="22"/>
+      <c r="AM49" s="6"/>
+    </row>
+    <row r="50" spans="1:39" s="28" customFormat="1" ht="16.149999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="B50" s="62">
+        <v>-7.18</v>
+      </c>
+      <c r="C50" s="25"/>
+      <c r="D50" s="62">
+        <v>37.93</v>
+      </c>
+      <c r="E50" s="25"/>
+      <c r="F50" s="62">
+        <v>-51.19</v>
+      </c>
+      <c r="G50" s="25"/>
+      <c r="H50" s="62">
+        <v>7.21</v>
+      </c>
+      <c r="I50" s="44"/>
+      <c r="J50" s="62">
+        <v>0.95</v>
+      </c>
+      <c r="K50" s="44"/>
+      <c r="L50" s="62">
+        <v>9.31</v>
+      </c>
+      <c r="M50" s="44"/>
+      <c r="N50" s="62">
+        <v>5.09</v>
+      </c>
+      <c r="O50" s="44"/>
+      <c r="P50" s="62">
+        <v>11.42</v>
+      </c>
+      <c r="Q50" s="44"/>
+      <c r="R50" s="62">
+        <v>13.78</v>
+      </c>
+      <c r="S50" s="44"/>
+      <c r="T50" s="62">
+        <v>9.09</v>
+      </c>
+      <c r="U50" s="44"/>
+      <c r="V50" s="62">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="W50" s="44"/>
+      <c r="X50" s="62">
+        <v>2.54</v>
+      </c>
+      <c r="Y50" s="44"/>
+      <c r="Z50" s="62">
+        <v>12.65</v>
+      </c>
+      <c r="AA50" s="44"/>
+      <c r="AB50" s="62">
+        <v>25.91</v>
+      </c>
+      <c r="AC50" s="44"/>
+      <c r="AD50" s="62">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="AE50" s="44"/>
+      <c r="AF50" s="62">
+        <v>1.18</v>
+      </c>
+      <c r="AG50" s="44"/>
+      <c r="AH50" s="62">
+        <v>-1.44</v>
+      </c>
+      <c r="AI50" s="44"/>
+      <c r="AJ50" s="62">
+        <v>24.75</v>
+      </c>
+      <c r="AK50" s="25"/>
+      <c r="AL50" s="25"/>
+      <c r="AM50" s="25"/>
+    </row>
+    <row r="51" spans="1:39" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B51" s="17">
+        <v>23.4</v>
+      </c>
+      <c r="C51" s="9"/>
+      <c r="D51" s="17">
+        <v>24.94</v>
+      </c>
+      <c r="E51" s="9"/>
+      <c r="F51" s="17">
+        <v>21.89</v>
+      </c>
+      <c r="G51" s="9"/>
+      <c r="H51" s="17">
+        <v>24.65</v>
+      </c>
+      <c r="I51" s="9"/>
+      <c r="J51" s="17">
+        <v>19.850000000000001</v>
+      </c>
+      <c r="K51" s="9"/>
+      <c r="L51" s="17">
+        <v>25.95</v>
+      </c>
+      <c r="M51" s="9"/>
+      <c r="N51" s="17">
+        <v>26.9</v>
+      </c>
+      <c r="O51" s="9"/>
+      <c r="P51" s="17">
+        <v>25.93</v>
+      </c>
+      <c r="Q51" s="9"/>
+      <c r="R51" s="17">
+        <v>25.95</v>
+      </c>
+      <c r="S51" s="9"/>
+      <c r="T51" s="17">
+        <f>(T49*1000)/12655</f>
+        <v>25.918609245357565</v>
+      </c>
+      <c r="U51" s="9"/>
+      <c r="V51" s="17">
+        <v>25.09</v>
+      </c>
+      <c r="W51" s="9"/>
+      <c r="X51" s="17">
+        <v>24.35</v>
+      </c>
+      <c r="Y51" s="9"/>
+      <c r="Z51" s="17">
+        <v>25.44</v>
+      </c>
+      <c r="AA51" s="9"/>
+      <c r="AB51" s="17">
+        <v>30.19</v>
+      </c>
+      <c r="AC51" s="9"/>
+      <c r="AD51" s="17">
+        <v>20.86</v>
+      </c>
+      <c r="AE51" s="9"/>
+      <c r="AF51" s="17">
+        <v>20.23</v>
+      </c>
+      <c r="AG51" s="9"/>
+      <c r="AH51" s="17">
+        <v>21.47</v>
+      </c>
+      <c r="AI51" s="9"/>
+      <c r="AJ51" s="17">
+        <v>23.57</v>
+      </c>
+      <c r="AK51" s="9"/>
+    </row>
+    <row r="52" spans="1:39" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" spans="1:39" ht="11.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="86" t="s">
+        <v>20</v>
+      </c>
+      <c r="B53" s="86"/>
+      <c r="C53" s="86"/>
+      <c r="D53" s="86"/>
+      <c r="E53" s="86"/>
+      <c r="F53" s="86"/>
+      <c r="G53" s="86"/>
+      <c r="H53" s="86"/>
+      <c r="I53" s="86"/>
+      <c r="J53" s="86"/>
+      <c r="K53" s="86"/>
+      <c r="L53" s="86"/>
+      <c r="M53" s="86"/>
+      <c r="N53" s="86"/>
+      <c r="O53" s="86"/>
+      <c r="P53" s="86"/>
+      <c r="Q53" s="86"/>
+      <c r="R53" s="86"/>
+      <c r="S53" s="86"/>
+      <c r="T53" s="86"/>
+      <c r="U53" s="86"/>
+      <c r="V53" s="86"/>
+      <c r="W53" s="86"/>
+      <c r="X53" s="86"/>
+      <c r="Y53" s="86"/>
+      <c r="Z53" s="86"/>
+      <c r="AA53" s="86"/>
+      <c r="AB53" s="86"/>
+      <c r="AC53" s="86"/>
+      <c r="AD53" s="86"/>
+      <c r="AE53" s="86"/>
+      <c r="AF53" s="86"/>
+      <c r="AG53" s="86"/>
+      <c r="AH53" s="86"/>
+      <c r="AI53" s="86"/>
+      <c r="AJ53" s="86"/>
+      <c r="AK53" s="86"/>
+    </row>
+    <row r="54" spans="1:39" s="28" customFormat="1" ht="11.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="47"/>
+      <c r="B54" s="47"/>
+      <c r="C54" s="47"/>
+      <c r="D54" s="47"/>
+      <c r="E54" s="47"/>
+      <c r="F54" s="47"/>
+      <c r="G54" s="47"/>
+      <c r="H54" s="47"/>
+      <c r="I54" s="47"/>
+      <c r="J54" s="47"/>
+      <c r="K54" s="47"/>
+      <c r="L54" s="47"/>
+      <c r="M54" s="47"/>
+      <c r="N54" s="47"/>
+      <c r="O54" s="47"/>
+      <c r="P54" s="47"/>
+      <c r="Q54" s="47"/>
+      <c r="R54" s="47"/>
+      <c r="S54" s="47"/>
+      <c r="T54" s="47"/>
+      <c r="U54" s="47"/>
+      <c r="V54" s="47"/>
+      <c r="W54" s="47"/>
+      <c r="X54" s="47"/>
+      <c r="Y54" s="47"/>
+      <c r="Z54" s="47"/>
+      <c r="AA54" s="47"/>
+      <c r="AB54" s="47"/>
+      <c r="AC54" s="47"/>
+      <c r="AD54" s="47"/>
+      <c r="AE54" s="47"/>
+      <c r="AF54" s="47"/>
+      <c r="AG54" s="47"/>
+      <c r="AH54" s="47"/>
+      <c r="AI54" s="47"/>
+      <c r="AJ54" s="47"/>
+      <c r="AK54" s="47"/>
+      <c r="AL54" s="25"/>
+      <c r="AM54" s="25"/>
+    </row>
+    <row r="55" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B55" s="5"/>
+      <c r="C55" s="5"/>
+      <c r="D55" s="5"/>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5"/>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5"/>
+      <c r="K55" s="5"/>
+      <c r="L55" s="5"/>
+      <c r="M55" s="5"/>
+      <c r="N55" s="5"/>
+      <c r="O55" s="5"/>
+      <c r="P55" s="5"/>
+      <c r="Q55" s="5"/>
+      <c r="R55" s="5"/>
+      <c r="S55" s="5"/>
+      <c r="T55" s="5"/>
+      <c r="U55" s="5"/>
+      <c r="V55" s="5"/>
+      <c r="W55" s="5"/>
+      <c r="X55" s="5"/>
+      <c r="Y55" s="5"/>
+      <c r="Z55" s="5"/>
+      <c r="AA55" s="5"/>
+      <c r="AB55" s="5"/>
+      <c r="AC55" s="5"/>
+      <c r="AD55" s="5"/>
+      <c r="AE55" s="5"/>
+      <c r="AF55" s="5"/>
+      <c r="AG55" s="5"/>
+      <c r="AH55" s="5"/>
+      <c r="AI55" s="5"/>
+      <c r="AJ55" s="5"/>
+      <c r="AK55" s="5"/>
+    </row>
+    <row r="56" spans="1:39" ht="9.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="35"/>
+      <c r="B56" s="35"/>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="35"/>
+      <c r="F56" s="35"/>
+      <c r="G56" s="35"/>
+      <c r="H56" s="35"/>
+      <c r="I56" s="35"/>
+      <c r="J56" s="35"/>
+      <c r="K56" s="35"/>
+      <c r="L56" s="35"/>
+      <c r="M56" s="35"/>
+      <c r="N56" s="35"/>
+      <c r="O56" s="35"/>
+      <c r="P56" s="35"/>
+      <c r="Q56" s="35"/>
+      <c r="R56" s="35"/>
+      <c r="S56" s="35"/>
+      <c r="T56" s="35"/>
+      <c r="U56" s="35"/>
+      <c r="V56" s="35"/>
+      <c r="W56" s="35"/>
+      <c r="X56" s="35"/>
+      <c r="Y56" s="35"/>
+      <c r="Z56" s="35"/>
+      <c r="AA56" s="35"/>
+      <c r="AB56" s="35"/>
+      <c r="AC56" s="35"/>
+      <c r="AD56" s="35"/>
+      <c r="AE56" s="35"/>
+      <c r="AF56" s="35"/>
+      <c r="AG56" s="35"/>
+      <c r="AH56" s="35"/>
+      <c r="AI56" s="35"/>
+      <c r="AJ56" s="35"/>
+      <c r="AK56" s="35"/>
+    </row>
+    <row r="57" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A57" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="46"/>
+      <c r="E57" s="46"/>
+      <c r="F57" s="46"/>
+      <c r="G57" s="46"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+      <c r="J57" s="7"/>
+      <c r="K57" s="7"/>
+      <c r="L57" s="7"/>
+      <c r="M57" s="7"/>
+      <c r="N57" s="7"/>
+      <c r="O57" s="7"/>
+      <c r="P57" s="7"/>
+      <c r="Q57" s="7"/>
+      <c r="R57" s="7"/>
+      <c r="S57" s="7"/>
+      <c r="T57" s="7"/>
+      <c r="U57" s="7"/>
+      <c r="V57" s="7"/>
+      <c r="W57" s="7"/>
+      <c r="X57" s="7"/>
+      <c r="Y57" s="7"/>
+      <c r="Z57" s="7"/>
+      <c r="AA57" s="7"/>
+      <c r="AB57" s="7"/>
+      <c r="AC57" s="7"/>
+      <c r="AD57" s="7"/>
+      <c r="AE57" s="7"/>
+      <c r="AF57" s="7"/>
+      <c r="AG57" s="7"/>
+      <c r="AH57" s="7"/>
+      <c r="AI57" s="7"/>
+      <c r="AJ57" s="7"/>
+      <c r="AK57" s="7"/>
+    </row>
+    <row r="58" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A58" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B58" s="8" t="str">
+        <f>B$7</f>
+        <v>2Q26 YTD</v>
+      </c>
+      <c r="C58" s="7"/>
+      <c r="D58" s="8" t="str">
+        <f>D$7</f>
+        <v>2Q26</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="8" t="str">
+        <f>F$7</f>
+        <v>1Q26</v>
+      </c>
+      <c r="G58" s="7"/>
+      <c r="H58" s="8" t="str">
+        <f>H$7</f>
+        <v>4Q25 YTD</v>
+      </c>
+      <c r="I58" s="7"/>
+      <c r="J58" s="8" t="str">
+        <f>J$7</f>
+        <v>4Q25</v>
+      </c>
+      <c r="K58" s="7"/>
+      <c r="L58" s="8" t="str">
+        <f>L$7</f>
+        <v>3Q25 YTD</v>
+      </c>
+      <c r="M58" s="7"/>
+      <c r="N58" s="8" t="str">
+        <f>N$7</f>
+        <v>3Q25</v>
+      </c>
+      <c r="O58" s="7"/>
+      <c r="P58" s="8" t="str">
+        <f>P$7</f>
+        <v>2Q25 YTD</v>
+      </c>
+      <c r="Q58" s="7"/>
+      <c r="R58" s="8" t="str">
+        <f>R$7</f>
+        <v>2Q25</v>
+      </c>
+      <c r="S58" s="7"/>
+      <c r="T58" s="8" t="str">
+        <f>$T$7</f>
+        <v>1Q25</v>
+      </c>
+      <c r="U58" s="7"/>
+      <c r="V58" s="79"/>
+      <c r="W58" s="7"/>
+      <c r="X58" s="79"/>
+      <c r="Y58" s="7"/>
+      <c r="Z58" s="79"/>
+      <c r="AA58" s="7"/>
+      <c r="AB58" s="79"/>
+      <c r="AC58" s="7"/>
+      <c r="AD58" s="79"/>
+      <c r="AE58" s="7"/>
+      <c r="AF58" s="79"/>
+      <c r="AG58" s="7"/>
+      <c r="AH58" s="79"/>
+      <c r="AI58" s="7"/>
+      <c r="AJ58" s="79"/>
+      <c r="AK58" s="7"/>
+    </row>
+    <row r="59" spans="1:39" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B59" s="49">
+        <v>711</v>
+      </c>
+      <c r="C59" s="15"/>
+      <c r="D59" s="49">
+        <v>427</v>
+      </c>
+      <c r="E59" s="15"/>
+      <c r="F59" s="49">
+        <v>281</v>
+      </c>
+      <c r="G59" s="15"/>
+      <c r="H59" s="49">
+        <f t="shared" ref="H59:H63" si="23">J59+L59</f>
+        <v>688</v>
+      </c>
+      <c r="I59" s="15"/>
+      <c r="J59" s="49">
+        <v>46</v>
+      </c>
+      <c r="K59" s="15"/>
+      <c r="L59" s="49">
+        <f t="shared" ref="L59:L63" si="24">N59+P59</f>
+        <v>642</v>
+      </c>
+      <c r="M59" s="15"/>
+      <c r="N59" s="49">
+        <v>182</v>
+      </c>
+      <c r="O59" s="15"/>
+      <c r="P59" s="49">
+        <f t="shared" ref="P59:P63" si="25">R59+T59</f>
+        <v>460</v>
+      </c>
+      <c r="Q59" s="15"/>
+      <c r="R59" s="49">
+        <v>194</v>
+      </c>
+      <c r="S59" s="15"/>
+      <c r="T59" s="49">
+        <v>266</v>
+      </c>
+      <c r="U59" s="15"/>
+      <c r="V59" s="49"/>
+      <c r="W59" s="15"/>
+      <c r="X59" s="49"/>
+      <c r="Y59" s="15"/>
+      <c r="Z59" s="49"/>
+      <c r="AA59" s="15"/>
+      <c r="AB59" s="49"/>
+      <c r="AC59" s="15"/>
+      <c r="AD59" s="49"/>
+      <c r="AE59" s="15"/>
+      <c r="AF59" s="49"/>
+      <c r="AG59" s="15"/>
+      <c r="AH59" s="49"/>
+      <c r="AI59" s="15"/>
+      <c r="AJ59" s="49"/>
+      <c r="AK59" s="15"/>
+      <c r="AL59" s="6"/>
+      <c r="AM59" s="6"/>
+    </row>
+    <row r="60" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A60" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B60" s="13">
+        <v>251</v>
+      </c>
+      <c r="C60" s="12"/>
+      <c r="D60" s="13">
+        <v>124</v>
+      </c>
+      <c r="E60" s="12"/>
+      <c r="F60" s="13">
+        <v>128</v>
+      </c>
+      <c r="G60" s="12"/>
+      <c r="H60" s="13">
+        <f t="shared" si="23"/>
+        <v>492</v>
+      </c>
+      <c r="I60" s="12"/>
+      <c r="J60" s="13">
+        <v>127</v>
+      </c>
+      <c r="K60" s="12"/>
+      <c r="L60" s="13">
+        <f t="shared" si="24"/>
+        <v>365</v>
+      </c>
+      <c r="M60" s="12"/>
+      <c r="N60" s="13">
+        <v>118</v>
+      </c>
+      <c r="O60" s="12"/>
+      <c r="P60" s="13">
+        <f t="shared" si="25"/>
+        <v>247</v>
+      </c>
+      <c r="Q60" s="12"/>
+      <c r="R60" s="13">
+        <v>121</v>
+      </c>
+      <c r="S60" s="12"/>
+      <c r="T60" s="13">
+        <v>126</v>
+      </c>
+      <c r="U60" s="12"/>
+      <c r="V60" s="13"/>
+      <c r="W60" s="12"/>
+      <c r="X60" s="13"/>
+      <c r="Y60" s="12"/>
+      <c r="Z60" s="13"/>
+      <c r="AA60" s="12"/>
+      <c r="AB60" s="13"/>
+      <c r="AC60" s="12"/>
+      <c r="AD60" s="13"/>
+      <c r="AE60" s="12"/>
+      <c r="AF60" s="13"/>
+      <c r="AG60" s="12"/>
+      <c r="AH60" s="13"/>
+      <c r="AI60" s="12"/>
+      <c r="AJ60" s="13"/>
+      <c r="AK60" s="12"/>
+    </row>
+    <row r="61" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A61" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B61" s="10">
+        <f t="shared" ref="B61:B62" si="26">D61+F61</f>
         <v>27</v>
       </c>
-      <c r="C62" s="49"/>
-[...382 lines deleted...]
-      <c r="L69" s="26">
+      <c r="C61" s="14"/>
+      <c r="D61" s="10">
+        <v>27</v>
+      </c>
+      <c r="E61" s="14"/>
+      <c r="F61" s="10">
+        <v>0</v>
+      </c>
+      <c r="G61" s="14"/>
+      <c r="H61" s="10">
         <f t="shared" si="23"/>
         <v>2</v>
       </c>
-      <c r="M69" s="30"/>
-      <c r="N69" s="26">
+      <c r="I61" s="14"/>
+      <c r="J61" s="10">
         <v>1</v>
       </c>
-      <c r="O69" s="30"/>
-      <c r="P69" s="26">
+      <c r="K61" s="14"/>
+      <c r="L61" s="10">
+        <f t="shared" si="24"/>
         <v>1</v>
       </c>
-      <c r="Q69" s="30"/>
-[...25 lines deleted...]
-      <c r="D70" s="50">
+      <c r="M61" s="14"/>
+      <c r="N61" s="10">
+        <v>0</v>
+      </c>
+      <c r="O61" s="14"/>
+      <c r="P61" s="10">
+        <f t="shared" si="25"/>
+        <v>1</v>
+      </c>
+      <c r="Q61" s="14"/>
+      <c r="R61" s="10">
+        <v>1</v>
+      </c>
+      <c r="S61" s="14"/>
+      <c r="T61" s="10">
+        <v>0</v>
+      </c>
+      <c r="U61" s="14"/>
+      <c r="V61" s="10"/>
+      <c r="W61" s="14"/>
+      <c r="X61" s="10"/>
+      <c r="Y61" s="14"/>
+      <c r="Z61" s="10"/>
+      <c r="AA61" s="14"/>
+      <c r="AB61" s="10"/>
+      <c r="AC61" s="14"/>
+      <c r="AD61" s="10"/>
+      <c r="AE61" s="14"/>
+      <c r="AF61" s="10"/>
+      <c r="AG61" s="14"/>
+      <c r="AH61" s="10"/>
+      <c r="AI61" s="14"/>
+      <c r="AJ61" s="10"/>
+      <c r="AK61" s="14"/>
+    </row>
+    <row r="62" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A62" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B62" s="33">
+        <f t="shared" si="26"/>
+        <v>54</v>
+      </c>
+      <c r="C62" s="32"/>
+      <c r="D62" s="33">
+        <v>27</v>
+      </c>
+      <c r="E62" s="32"/>
+      <c r="F62" s="33">
+        <v>27</v>
+      </c>
+      <c r="G62" s="32"/>
+      <c r="H62" s="33">
+        <f t="shared" si="23"/>
+        <v>114</v>
+      </c>
+      <c r="I62" s="32"/>
+      <c r="J62" s="33">
+        <v>29</v>
+      </c>
+      <c r="K62" s="32"/>
+      <c r="L62" s="33">
         <f t="shared" si="24"/>
+        <v>85</v>
+      </c>
+      <c r="M62" s="32"/>
+      <c r="N62" s="33">
+        <v>28</v>
+      </c>
+      <c r="O62" s="32"/>
+      <c r="P62" s="33">
+        <f t="shared" si="25"/>
+        <v>57</v>
+      </c>
+      <c r="Q62" s="32"/>
+      <c r="R62" s="33">
+        <v>28</v>
+      </c>
+      <c r="S62" s="32"/>
+      <c r="T62" s="33">
+        <v>29</v>
+      </c>
+      <c r="U62" s="32"/>
+      <c r="V62" s="33"/>
+      <c r="W62" s="32"/>
+      <c r="X62" s="33"/>
+      <c r="Y62" s="32"/>
+      <c r="Z62" s="33"/>
+      <c r="AA62" s="32"/>
+      <c r="AB62" s="33"/>
+      <c r="AC62" s="32"/>
+      <c r="AD62" s="33"/>
+      <c r="AE62" s="32"/>
+      <c r="AF62" s="33"/>
+      <c r="AG62" s="32"/>
+      <c r="AH62" s="33"/>
+      <c r="AI62" s="32"/>
+      <c r="AJ62" s="33"/>
+      <c r="AK62" s="32"/>
+    </row>
+    <row r="63" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A63" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B63" s="10">
+        <v>7</v>
+      </c>
+      <c r="C63" s="14"/>
+      <c r="D63" s="10">
+        <v>3</v>
+      </c>
+      <c r="E63" s="14"/>
+      <c r="F63" s="10">
+        <v>3</v>
+      </c>
+      <c r="G63" s="14"/>
+      <c r="H63" s="10">
+        <f t="shared" si="23"/>
+        <v>23</v>
+      </c>
+      <c r="I63" s="14"/>
+      <c r="J63" s="10">
+        <v>16</v>
+      </c>
+      <c r="K63" s="14"/>
+      <c r="L63" s="10">
+        <f t="shared" si="24"/>
+        <v>7</v>
+      </c>
+      <c r="M63" s="14"/>
+      <c r="N63" s="10">
+        <v>4</v>
+      </c>
+      <c r="O63" s="14"/>
+      <c r="P63" s="10">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="Q63" s="14"/>
+      <c r="R63" s="10">
+        <v>2</v>
+      </c>
+      <c r="S63" s="14"/>
+      <c r="T63" s="10">
+        <v>1</v>
+      </c>
+      <c r="U63" s="14"/>
+      <c r="V63" s="10"/>
+      <c r="W63" s="14"/>
+      <c r="X63" s="10"/>
+      <c r="Y63" s="14"/>
+      <c r="Z63" s="10"/>
+      <c r="AA63" s="14"/>
+      <c r="AB63" s="10"/>
+      <c r="AC63" s="14"/>
+      <c r="AD63" s="10"/>
+      <c r="AE63" s="14"/>
+      <c r="AF63" s="10"/>
+      <c r="AG63" s="14"/>
+      <c r="AH63" s="10"/>
+      <c r="AI63" s="14"/>
+      <c r="AJ63" s="10"/>
+      <c r="AK63" s="14"/>
+    </row>
+    <row r="64" spans="1:39" s="16" customFormat="1" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B64" s="45">
+        <f>SUM(B59:B63)</f>
+        <v>1050</v>
+      </c>
+      <c r="C64" s="6"/>
+      <c r="D64" s="43">
+        <f>SUM(D59:D63)</f>
+        <v>608</v>
+      </c>
+      <c r="E64" s="6"/>
+      <c r="F64" s="43">
+        <f>SUM(F59:F63)</f>
+        <v>439</v>
+      </c>
+      <c r="G64" s="6"/>
+      <c r="H64" s="45">
+        <f>SUM(H59:H63)</f>
+        <v>1319</v>
+      </c>
+      <c r="I64" s="6"/>
+      <c r="J64" s="45">
+        <f>SUM(J59:J63)</f>
+        <v>219</v>
+      </c>
+      <c r="K64" s="6"/>
+      <c r="L64" s="45">
+        <f>SUM(L59:L63)</f>
+        <v>1100</v>
+      </c>
+      <c r="M64" s="6"/>
+      <c r="N64" s="45">
+        <f>SUM(N59:N63)</f>
+        <v>332</v>
+      </c>
+      <c r="O64" s="6"/>
+      <c r="P64" s="45">
+        <f>SUM(P59:P63)</f>
+        <v>768</v>
+      </c>
+      <c r="Q64" s="6"/>
+      <c r="R64" s="45">
+        <f>SUM(R59:R63)</f>
+        <v>346</v>
+      </c>
+      <c r="S64" s="6"/>
+      <c r="T64" s="45">
+        <f>SUM(T59:T63)</f>
+        <v>422</v>
+      </c>
+      <c r="U64" s="6"/>
+      <c r="V64" s="77"/>
+      <c r="W64" s="6"/>
+      <c r="X64" s="77"/>
+      <c r="Y64" s="6"/>
+      <c r="Z64" s="77"/>
+      <c r="AA64" s="6"/>
+      <c r="AB64" s="77"/>
+      <c r="AC64" s="6"/>
+      <c r="AD64" s="77"/>
+      <c r="AE64" s="6"/>
+      <c r="AF64" s="77"/>
+      <c r="AG64" s="6"/>
+      <c r="AH64" s="77"/>
+      <c r="AI64" s="6"/>
+      <c r="AJ64" s="77"/>
+      <c r="AK64" s="6"/>
+      <c r="AL64" s="6"/>
+      <c r="AM64" s="6"/>
+    </row>
+    <row r="65" spans="1:39" s="16" customFormat="1" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="15"/>
+      <c r="B65" s="15"/>
+      <c r="C65" s="15"/>
+      <c r="D65" s="15"/>
+      <c r="E65" s="15"/>
+      <c r="F65" s="15"/>
+      <c r="G65" s="15"/>
+      <c r="H65" s="15"/>
+      <c r="I65" s="15"/>
+      <c r="J65" s="15"/>
+      <c r="K65" s="15"/>
+      <c r="L65" s="15"/>
+      <c r="M65" s="15"/>
+      <c r="N65" s="15"/>
+      <c r="O65" s="15"/>
+      <c r="P65" s="15"/>
+      <c r="Q65" s="15"/>
+      <c r="R65" s="15"/>
+      <c r="S65" s="15"/>
+      <c r="T65" s="15"/>
+      <c r="U65" s="15"/>
+      <c r="V65" s="15"/>
+      <c r="W65" s="15"/>
+      <c r="X65" s="15"/>
+      <c r="Y65" s="15"/>
+      <c r="Z65" s="15"/>
+      <c r="AA65" s="15"/>
+      <c r="AB65" s="15"/>
+      <c r="AC65" s="15"/>
+      <c r="AD65" s="15"/>
+      <c r="AE65" s="15"/>
+      <c r="AF65" s="15"/>
+      <c r="AG65" s="15"/>
+      <c r="AH65" s="15"/>
+      <c r="AI65" s="15"/>
+      <c r="AJ65" s="78"/>
+      <c r="AK65" s="15"/>
+      <c r="AL65" s="6"/>
+      <c r="AM65" s="6"/>
+    </row>
+    <row r="66" spans="1:39" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="B66" s="6"/>
+      <c r="C66" s="6"/>
+      <c r="D66" s="46"/>
+      <c r="E66" s="46"/>
+      <c r="F66" s="46"/>
+      <c r="G66" s="46"/>
+      <c r="H66" s="6"/>
+      <c r="I66" s="6"/>
+      <c r="J66" s="6"/>
+      <c r="K66" s="6"/>
+      <c r="L66" s="6"/>
+      <c r="M66" s="6"/>
+      <c r="N66" s="6"/>
+      <c r="O66" s="6"/>
+      <c r="P66" s="6"/>
+      <c r="Q66" s="6"/>
+      <c r="R66" s="6"/>
+      <c r="S66" s="6"/>
+      <c r="T66" s="6"/>
+      <c r="U66" s="6"/>
+      <c r="V66" s="6"/>
+      <c r="W66" s="6"/>
+      <c r="X66" s="6"/>
+      <c r="Y66" s="6"/>
+      <c r="Z66" s="6"/>
+      <c r="AA66" s="6"/>
+      <c r="AB66" s="6"/>
+      <c r="AC66" s="6"/>
+      <c r="AD66" s="6"/>
+      <c r="AE66" s="6"/>
+      <c r="AF66" s="6"/>
+      <c r="AG66" s="6"/>
+      <c r="AH66" s="6"/>
+      <c r="AI66" s="6"/>
+      <c r="AJ66" s="38"/>
+      <c r="AK66" s="6"/>
+      <c r="AL66" s="6"/>
+      <c r="AM66" s="6"/>
+    </row>
+    <row r="67" spans="1:39" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B67" s="49">
+        <f t="shared" ref="B67:B70" si="27">D67+F67</f>
+        <v>-25</v>
+      </c>
+      <c r="C67" s="15"/>
+      <c r="D67" s="49">
+        <v>-13</v>
+      </c>
+      <c r="E67" s="15"/>
+      <c r="F67" s="49">
+        <v>-12</v>
+      </c>
+      <c r="G67" s="15"/>
+      <c r="H67" s="49">
+        <f>L67+J67</f>
+        <v>-86</v>
+      </c>
+      <c r="I67" s="15"/>
+      <c r="J67" s="49">
+        <v>-20</v>
+      </c>
+      <c r="K67" s="15"/>
+      <c r="L67" s="49">
+        <v>-66</v>
+      </c>
+      <c r="M67" s="15"/>
+      <c r="N67" s="49">
+        <v>-21</v>
+      </c>
+      <c r="O67" s="15"/>
+      <c r="P67" s="49">
+        <f t="shared" ref="P67:P70" si="28">R67+T67</f>
+        <v>-45</v>
+      </c>
+      <c r="Q67" s="15"/>
+      <c r="R67" s="49">
+        <v>-20</v>
+      </c>
+      <c r="S67" s="15"/>
+      <c r="T67" s="49">
+        <v>-25</v>
+      </c>
+      <c r="U67" s="15"/>
+      <c r="V67" s="51"/>
+      <c r="W67" s="15"/>
+      <c r="X67" s="51"/>
+      <c r="Y67" s="15"/>
+      <c r="Z67" s="51"/>
+      <c r="AA67" s="15"/>
+      <c r="AB67" s="51"/>
+      <c r="AC67" s="15"/>
+      <c r="AD67" s="51"/>
+      <c r="AE67" s="15"/>
+      <c r="AF67" s="51"/>
+      <c r="AG67" s="15"/>
+      <c r="AH67" s="51"/>
+      <c r="AI67" s="15"/>
+      <c r="AJ67" s="51"/>
+      <c r="AK67" s="15"/>
+      <c r="AL67" s="6"/>
+      <c r="AM67" s="6"/>
+    </row>
+    <row r="68" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A68" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B68" s="33">
+        <f t="shared" si="27"/>
+        <v>6</v>
+      </c>
+      <c r="C68" s="32"/>
+      <c r="D68" s="33">
+        <v>3</v>
+      </c>
+      <c r="E68" s="32"/>
+      <c r="F68" s="33">
+        <v>3</v>
+      </c>
+      <c r="G68" s="32"/>
+      <c r="H68" s="33">
+        <f t="shared" ref="H68:H70" si="29">J68+L68</f>
+        <v>11</v>
+      </c>
+      <c r="I68" s="32"/>
+      <c r="J68" s="33">
+        <v>3</v>
+      </c>
+      <c r="K68" s="32"/>
+      <c r="L68" s="33">
+        <f t="shared" ref="L68:L70" si="30">N68+P68</f>
+        <v>8</v>
+      </c>
+      <c r="M68" s="32"/>
+      <c r="N68" s="33">
+        <v>3</v>
+      </c>
+      <c r="O68" s="32"/>
+      <c r="P68" s="33">
+        <f t="shared" si="28"/>
+        <v>5</v>
+      </c>
+      <c r="Q68" s="32"/>
+      <c r="R68" s="33">
+        <v>2</v>
+      </c>
+      <c r="S68" s="32"/>
+      <c r="T68" s="33">
+        <v>3</v>
+      </c>
+      <c r="U68" s="32"/>
+      <c r="V68" s="76"/>
+      <c r="W68" s="32"/>
+      <c r="X68" s="76"/>
+      <c r="Y68" s="32"/>
+      <c r="Z68" s="76"/>
+      <c r="AA68" s="32"/>
+      <c r="AB68" s="76"/>
+      <c r="AC68" s="32"/>
+      <c r="AD68" s="76"/>
+      <c r="AE68" s="32"/>
+      <c r="AF68" s="76"/>
+      <c r="AG68" s="32"/>
+      <c r="AH68" s="76"/>
+      <c r="AI68" s="32"/>
+      <c r="AJ68" s="76"/>
+      <c r="AK68" s="32"/>
+    </row>
+    <row r="69" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A69" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="B69" s="10">
+        <f t="shared" si="27"/>
+        <v>3</v>
+      </c>
+      <c r="C69" s="14"/>
+      <c r="D69" s="10">
+        <v>2</v>
+      </c>
+      <c r="E69" s="14"/>
+      <c r="F69" s="10">
+        <v>1</v>
+      </c>
+      <c r="G69" s="14"/>
+      <c r="H69" s="10">
+        <f t="shared" si="29"/>
+        <v>6</v>
+      </c>
+      <c r="I69" s="14"/>
+      <c r="J69" s="10">
+        <v>2</v>
+      </c>
+      <c r="K69" s="14"/>
+      <c r="L69" s="10">
+        <f t="shared" si="30"/>
+        <v>4</v>
+      </c>
+      <c r="M69" s="14"/>
+      <c r="N69" s="10">
+        <v>2</v>
+      </c>
+      <c r="O69" s="14"/>
+      <c r="P69" s="10">
+        <f t="shared" si="28"/>
+        <v>2</v>
+      </c>
+      <c r="Q69" s="14"/>
+      <c r="R69" s="10">
+        <v>1</v>
+      </c>
+      <c r="S69" s="14"/>
+      <c r="T69" s="10">
+        <v>1</v>
+      </c>
+      <c r="U69" s="14"/>
+      <c r="V69" s="42"/>
+      <c r="W69" s="14"/>
+      <c r="X69" s="42"/>
+      <c r="Y69" s="14"/>
+      <c r="Z69" s="42"/>
+      <c r="AA69" s="14"/>
+      <c r="AB69" s="42"/>
+      <c r="AC69" s="14"/>
+      <c r="AD69" s="42"/>
+      <c r="AE69" s="14"/>
+      <c r="AF69" s="42"/>
+      <c r="AG69" s="14"/>
+      <c r="AH69" s="42"/>
+      <c r="AI69" s="14"/>
+      <c r="AJ69" s="42"/>
+      <c r="AK69" s="14"/>
+    </row>
+    <row r="70" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A70" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B70" s="33">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="C70" s="32"/>
+      <c r="D70" s="33">
+        <v>0</v>
+      </c>
+      <c r="E70" s="32"/>
+      <c r="F70" s="33">
+        <v>0</v>
+      </c>
+      <c r="G70" s="32"/>
+      <c r="H70" s="33">
+        <f t="shared" si="29"/>
         <v>59</v>
       </c>
-      <c r="E70" s="49"/>
-      <c r="F70" s="50">
+      <c r="I70" s="32"/>
+      <c r="J70" s="33">
         <v>57</v>
       </c>
-      <c r="G70" s="49"/>
-[...1 lines deleted...]
-        <f t="shared" si="25"/>
+      <c r="K70" s="32"/>
+      <c r="L70" s="33">
+        <f t="shared" si="30"/>
         <v>2</v>
       </c>
-      <c r="I70" s="49"/>
-      <c r="J70" s="50">
+      <c r="M70" s="32"/>
+      <c r="N70" s="33">
         <v>2</v>
       </c>
-      <c r="K70" s="49"/>
-[...34 lines deleted...]
-      <c r="B71" s="36">
+      <c r="O70" s="32"/>
+      <c r="P70" s="33">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="Q70" s="32"/>
+      <c r="R70" s="33">
+        <v>0</v>
+      </c>
+      <c r="S70" s="32"/>
+      <c r="T70" s="33">
+        <v>0</v>
+      </c>
+      <c r="U70" s="32"/>
+      <c r="V70" s="76"/>
+      <c r="W70" s="32"/>
+      <c r="X70" s="76"/>
+      <c r="Y70" s="32"/>
+      <c r="Z70" s="76"/>
+      <c r="AA70" s="32"/>
+      <c r="AB70" s="76"/>
+      <c r="AC70" s="32"/>
+      <c r="AD70" s="76"/>
+      <c r="AE70" s="32"/>
+      <c r="AF70" s="76"/>
+      <c r="AG70" s="32"/>
+      <c r="AH70" s="76"/>
+      <c r="AI70" s="32"/>
+      <c r="AJ70" s="76"/>
+      <c r="AK70" s="32"/>
+    </row>
+    <row r="71" spans="1:39" s="16" customFormat="1" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B71" s="19">
         <f>SUM(B67:B70)</f>
+        <v>-16</v>
+      </c>
+      <c r="C71" s="15"/>
+      <c r="D71" s="19">
+        <f>SUM(D67:D70)</f>
         <v>-8</v>
       </c>
-      <c r="C71" s="31"/>
-[...1 lines deleted...]
-        <f>SUM(D67:D70)</f>
+      <c r="E71" s="15"/>
+      <c r="F71" s="19">
+        <f>SUM(F67:F70)</f>
+        <v>-8</v>
+      </c>
+      <c r="G71" s="15"/>
+      <c r="H71" s="19">
+        <f>SUM(H67:H70)</f>
         <v>-10</v>
       </c>
-      <c r="E71" s="31"/>
-[...1 lines deleted...]
-        <f>SUM(F67:F70)</f>
+      <c r="I71" s="15"/>
+      <c r="J71" s="19">
+        <f>SUM(J67:J70)</f>
         <v>42</v>
       </c>
-      <c r="G71" s="31"/>
-[...1 lines deleted...]
-        <f>SUM(H67:H70)</f>
+      <c r="K71" s="15"/>
+      <c r="L71" s="19">
+        <f>SUM(L67:L70)</f>
         <v>-52</v>
       </c>
-      <c r="I71" s="31"/>
-[...1 lines deleted...]
-        <f>SUM(J67:J70)</f>
+      <c r="M71" s="15"/>
+      <c r="N71" s="19">
+        <f>SUM(N67:N70)</f>
         <v>-14</v>
       </c>
-      <c r="K71" s="31"/>
-[...1 lines deleted...]
-        <f>SUM(L67:L70)</f>
+      <c r="O71" s="15"/>
+      <c r="P71" s="19">
+        <f>SUM(P67:P70)</f>
         <v>-38</v>
       </c>
-      <c r="M71" s="31"/>
-[...1 lines deleted...]
-        <f>SUM(N67:N70)</f>
+      <c r="Q71" s="15"/>
+      <c r="R71" s="19">
+        <f>SUM(R67:R70)</f>
         <v>-17</v>
       </c>
-      <c r="O71" s="31"/>
-[...1 lines deleted...]
-        <f>SUM(P67:P70)</f>
+      <c r="S71" s="15"/>
+      <c r="T71" s="19">
+        <f>SUM(T67:T70)</f>
         <v>-21</v>
       </c>
-      <c r="Q71" s="31"/>
-[...57 lines deleted...]
-      <c r="A73" s="20" t="s">
+      <c r="U71" s="15"/>
+      <c r="V71" s="51"/>
+      <c r="W71" s="15"/>
+      <c r="X71" s="51"/>
+      <c r="Y71" s="15"/>
+      <c r="Z71" s="51"/>
+      <c r="AA71" s="15"/>
+      <c r="AB71" s="51"/>
+      <c r="AC71" s="15"/>
+      <c r="AD71" s="51"/>
+      <c r="AE71" s="15"/>
+      <c r="AF71" s="51"/>
+      <c r="AG71" s="15"/>
+      <c r="AH71" s="51"/>
+      <c r="AI71" s="15"/>
+      <c r="AJ71" s="51"/>
+      <c r="AK71" s="15"/>
+      <c r="AL71" s="6"/>
+      <c r="AM71" s="6"/>
+    </row>
+    <row r="72" spans="1:39" s="16" customFormat="1" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="6"/>
+      <c r="B72" s="6"/>
+      <c r="C72" s="6"/>
+      <c r="D72" s="6"/>
+      <c r="E72" s="6"/>
+      <c r="F72" s="6"/>
+      <c r="G72" s="6"/>
+      <c r="H72" s="6"/>
+      <c r="I72" s="6"/>
+      <c r="J72" s="6"/>
+      <c r="K72" s="6"/>
+      <c r="L72" s="6"/>
+      <c r="M72" s="6"/>
+      <c r="N72" s="6"/>
+      <c r="O72" s="6"/>
+      <c r="P72" s="6"/>
+      <c r="Q72" s="6"/>
+      <c r="R72" s="6"/>
+      <c r="S72" s="6"/>
+      <c r="T72" s="6"/>
+      <c r="U72" s="6"/>
+      <c r="V72" s="6"/>
+      <c r="W72" s="6"/>
+      <c r="X72" s="6"/>
+      <c r="Y72" s="6"/>
+      <c r="Z72" s="6"/>
+      <c r="AA72" s="6"/>
+      <c r="AB72" s="6"/>
+      <c r="AC72" s="6"/>
+      <c r="AD72" s="6"/>
+      <c r="AE72" s="6"/>
+      <c r="AF72" s="6"/>
+      <c r="AG72" s="6"/>
+      <c r="AH72" s="6"/>
+      <c r="AI72" s="6"/>
+      <c r="AJ72" s="38"/>
+      <c r="AK72" s="6"/>
+      <c r="AL72" s="6"/>
+      <c r="AM72" s="6"/>
+    </row>
+    <row r="73" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B73" s="5"/>
+      <c r="C73" s="5"/>
+      <c r="D73" s="5"/>
+      <c r="E73" s="5"/>
+      <c r="F73" s="5"/>
+      <c r="G73" s="5"/>
+      <c r="H73" s="5"/>
+      <c r="I73" s="5"/>
+      <c r="J73" s="5"/>
+      <c r="K73" s="5"/>
+      <c r="L73" s="5"/>
+      <c r="M73" s="5"/>
+      <c r="N73" s="5"/>
+      <c r="O73" s="5"/>
+      <c r="P73" s="5"/>
+      <c r="Q73" s="5"/>
+      <c r="R73" s="5"/>
+      <c r="S73" s="5"/>
+      <c r="T73" s="5"/>
+      <c r="U73" s="5"/>
+      <c r="V73" s="5"/>
+      <c r="W73" s="5"/>
+      <c r="X73" s="5"/>
+      <c r="Y73" s="5"/>
+      <c r="Z73" s="5"/>
+      <c r="AA73" s="5"/>
+      <c r="AB73" s="5"/>
+      <c r="AC73" s="5"/>
+      <c r="AD73" s="5"/>
+      <c r="AE73" s="5"/>
+      <c r="AF73" s="5"/>
+      <c r="AG73" s="5"/>
+      <c r="AH73" s="5"/>
+      <c r="AI73" s="5"/>
+      <c r="AJ73" s="5"/>
+      <c r="AK73" s="5"/>
+    </row>
+    <row r="74" spans="1:39" ht="6" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="27"/>
+      <c r="B74" s="7"/>
+      <c r="C74" s="7"/>
+      <c r="D74" s="27"/>
+      <c r="E74" s="27"/>
+      <c r="F74" s="27"/>
+      <c r="G74" s="27"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
+      <c r="J74" s="7"/>
+      <c r="K74" s="7"/>
+      <c r="L74" s="7"/>
+      <c r="M74" s="7"/>
+      <c r="N74" s="7"/>
+      <c r="O74" s="7"/>
+      <c r="P74" s="7"/>
+      <c r="Q74" s="7"/>
+      <c r="R74" s="7"/>
+      <c r="S74" s="7"/>
+      <c r="T74" s="7"/>
+      <c r="U74" s="7"/>
+      <c r="V74" s="7"/>
+      <c r="W74" s="7"/>
+      <c r="X74" s="7"/>
+      <c r="Y74" s="7"/>
+      <c r="Z74" s="7"/>
+      <c r="AA74" s="7"/>
+      <c r="AB74" s="7"/>
+      <c r="AC74" s="7"/>
+      <c r="AD74" s="7"/>
+      <c r="AE74" s="7"/>
+      <c r="AF74" s="7"/>
+      <c r="AG74" s="7"/>
+      <c r="AH74" s="7"/>
+      <c r="AI74" s="7"/>
+      <c r="AJ74" s="7"/>
+      <c r="AK74" s="7"/>
+    </row>
+    <row r="75" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A75" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B75" s="8" t="str">
+        <f>B$7</f>
+        <v>2Q26 YTD</v>
+      </c>
+      <c r="C75" s="7"/>
+      <c r="D75" s="8" t="str">
+        <f>D$7</f>
+        <v>2Q26</v>
+      </c>
+      <c r="E75" s="7"/>
+      <c r="F75" s="8" t="str">
+        <f>F$7</f>
+        <v>1Q26</v>
+      </c>
+      <c r="G75" s="7"/>
+      <c r="H75" s="8" t="str">
+        <f>H$7</f>
+        <v>4Q25 YTD</v>
+      </c>
+      <c r="I75" s="7"/>
+      <c r="J75" s="8" t="str">
+        <f>J$7</f>
+        <v>4Q25</v>
+      </c>
+      <c r="K75" s="7"/>
+      <c r="L75" s="8" t="str">
+        <f>L$7</f>
+        <v>3Q25 YTD</v>
+      </c>
+      <c r="M75" s="7"/>
+      <c r="N75" s="8" t="str">
+        <f>N$7</f>
+        <v>3Q25</v>
+      </c>
+      <c r="O75" s="7"/>
+      <c r="P75" s="8" t="str">
+        <f>P$7</f>
+        <v>2Q25 YTD</v>
+      </c>
+      <c r="Q75" s="7"/>
+      <c r="R75" s="8" t="str">
+        <f>R$7</f>
+        <v>2Q25</v>
+      </c>
+      <c r="S75" s="7"/>
+      <c r="T75" s="8" t="str">
+        <f>$T$7</f>
+        <v>1Q25</v>
+      </c>
+      <c r="U75" s="7"/>
+      <c r="V75" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="W75" s="7"/>
+      <c r="X75" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y75" s="7"/>
+      <c r="Z75" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA75" s="7"/>
+      <c r="AB75" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC75" s="7"/>
+      <c r="AD75" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE75" s="7"/>
+      <c r="AF75" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="AG75" s="7"/>
+      <c r="AH75" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI75" s="7"/>
+      <c r="AJ75" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK75" s="7"/>
+    </row>
+    <row r="76" spans="1:39" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B76" s="49">
+        <f>D76+F76</f>
+        <v>362</v>
+      </c>
+      <c r="C76" s="15"/>
+      <c r="D76" s="49">
+        <v>263</v>
+      </c>
+      <c r="E76" s="15"/>
+      <c r="F76" s="49">
+        <v>99</v>
+      </c>
+      <c r="G76" s="15"/>
+      <c r="H76" s="49">
+        <f>J76+L76</f>
+        <v>865</v>
+      </c>
+      <c r="I76" s="15"/>
+      <c r="J76" s="49">
+        <v>235</v>
+      </c>
+      <c r="K76" s="15"/>
+      <c r="L76" s="49">
+        <v>630</v>
+      </c>
+      <c r="M76" s="15"/>
+      <c r="N76" s="49">
+        <v>279</v>
+      </c>
+      <c r="O76" s="15"/>
+      <c r="P76" s="49">
+        <v>351</v>
+      </c>
+      <c r="Q76" s="15"/>
+      <c r="R76" s="49">
+        <v>165</v>
+      </c>
+      <c r="S76" s="15"/>
+      <c r="T76" s="49">
+        <v>186</v>
+      </c>
+      <c r="U76" s="15"/>
+      <c r="V76" s="49">
+        <v>610</v>
+      </c>
+      <c r="W76" s="15"/>
+      <c r="X76" s="49">
+        <v>206</v>
+      </c>
+      <c r="Y76" s="15"/>
+      <c r="Z76" s="49">
+        <v>404</v>
+      </c>
+      <c r="AA76" s="15"/>
+      <c r="AB76" s="49">
+        <v>220</v>
+      </c>
+      <c r="AC76" s="15"/>
+      <c r="AD76" s="49">
+        <v>184</v>
+      </c>
+      <c r="AE76" s="15"/>
+      <c r="AF76" s="49">
+        <v>97</v>
+      </c>
+      <c r="AG76" s="15"/>
+      <c r="AH76" s="49">
+        <v>87</v>
+      </c>
+      <c r="AI76" s="15"/>
+      <c r="AJ76" s="49">
+        <v>131</v>
+      </c>
+      <c r="AK76" s="15"/>
+      <c r="AL76" s="6"/>
+      <c r="AM76" s="6"/>
+    </row>
+    <row r="77" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A77" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B77" s="13">
+        <f>+F77+D77</f>
+        <v>-280</v>
+      </c>
+      <c r="D77" s="13">
+        <v>-149</v>
+      </c>
+      <c r="F77" s="13">
+        <v>-131</v>
+      </c>
+      <c r="H77" s="13">
+        <f>+L77+J77</f>
+        <v>-322</v>
+      </c>
+      <c r="J77" s="13">
+        <v>-120</v>
+      </c>
+      <c r="L77" s="13">
+        <f>+P77+N77</f>
+        <v>-202</v>
+      </c>
+      <c r="N77" s="13">
+        <v>-91</v>
+      </c>
+      <c r="P77" s="13">
+        <f>+T77+R77</f>
+        <v>-111</v>
+      </c>
+      <c r="R77" s="13">
+        <v>-56</v>
+      </c>
+      <c r="T77" s="13">
+        <v>-55</v>
+      </c>
+      <c r="V77" s="13">
+        <f>X77+Z77</f>
+        <v>-255</v>
+      </c>
+      <c r="X77" s="13">
+        <v>-88</v>
+      </c>
+      <c r="Z77" s="13">
+        <f>AB77+AD77</f>
+        <v>-167</v>
+      </c>
+      <c r="AB77" s="13">
+        <v>-79</v>
+      </c>
+      <c r="AD77" s="13">
+        <f>AF77+AH77</f>
+        <v>-88</v>
+      </c>
+      <c r="AF77" s="13">
+        <v>-34</v>
+      </c>
+      <c r="AH77" s="13">
+        <v>-54</v>
+      </c>
+      <c r="AJ77" s="13">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="78" spans="1:39" s="16" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B78" s="57">
+        <f>SUM(B76:B77)</f>
+        <v>82</v>
+      </c>
+      <c r="C78" s="49"/>
+      <c r="D78" s="57">
+        <f>SUM(D76:D77)</f>
+        <v>114</v>
+      </c>
+      <c r="E78" s="15"/>
+      <c r="F78" s="57">
+        <f>SUM(F76:F77)</f>
+        <v>-32</v>
+      </c>
+      <c r="G78" s="15"/>
+      <c r="H78" s="57">
+        <f>SUM(H76:H77)</f>
+        <v>543</v>
+      </c>
+      <c r="I78" s="49"/>
+      <c r="J78" s="57">
+        <f>SUM(J76:J77)</f>
+        <v>115</v>
+      </c>
+      <c r="K78" s="49"/>
+      <c r="L78" s="57">
+        <f>SUM(L76:L77)</f>
+        <v>428</v>
+      </c>
+      <c r="M78" s="49"/>
+      <c r="N78" s="57">
+        <f>SUM(N76:N77)</f>
+        <v>188</v>
+      </c>
+      <c r="O78" s="49"/>
+      <c r="P78" s="57">
+        <f>SUM(P76:P77)</f>
+        <v>240</v>
+      </c>
+      <c r="Q78" s="49"/>
+      <c r="R78" s="57">
+        <f>SUM(R76:R77)</f>
+        <v>109</v>
+      </c>
+      <c r="S78" s="49"/>
+      <c r="T78" s="57">
+        <f>SUM(T76:T77)</f>
+        <v>131</v>
+      </c>
+      <c r="U78" s="49"/>
+      <c r="V78" s="57">
+        <f>SUM(V76:V77)</f>
+        <v>355</v>
+      </c>
+      <c r="W78" s="49"/>
+      <c r="X78" s="57">
+        <f>SUM(X76:X77)</f>
+        <v>118</v>
+      </c>
+      <c r="Y78" s="49"/>
+      <c r="Z78" s="57">
+        <f>SUM(Z76:Z77)</f>
+        <v>237</v>
+      </c>
+      <c r="AA78" s="49"/>
+      <c r="AB78" s="57">
+        <f>SUM(AB76:AB77)</f>
+        <v>141</v>
+      </c>
+      <c r="AC78" s="49"/>
+      <c r="AD78" s="57">
+        <f>SUM(AD76:AD77)</f>
+        <v>96</v>
+      </c>
+      <c r="AE78" s="49"/>
+      <c r="AF78" s="57">
+        <f>SUM(AF76:AF77)</f>
+        <v>63</v>
+      </c>
+      <c r="AG78" s="49"/>
+      <c r="AH78" s="57">
+        <f>SUM(AH76:AH77)</f>
+        <v>33</v>
+      </c>
+      <c r="AI78" s="49"/>
+      <c r="AJ78" s="57">
+        <f>SUM(AJ76:AJ77)</f>
+        <v>65</v>
+      </c>
+      <c r="AK78" s="49"/>
+      <c r="AL78" s="6"/>
+      <c r="AM78" s="6"/>
+    </row>
+    <row r="79" spans="1:39" s="16" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B79" s="41">
+        <f t="shared" ref="B79" si="31">D79+F79</f>
+        <v>2</v>
+      </c>
+      <c r="C79" s="22"/>
+      <c r="D79" s="41">
+        <v>1</v>
+      </c>
+      <c r="E79" s="12"/>
+      <c r="F79" s="41">
+        <v>1</v>
+      </c>
+      <c r="G79" s="12"/>
+      <c r="H79" s="41">
+        <f t="shared" ref="H79" si="32">J79+L79</f>
+        <v>30</v>
+      </c>
+      <c r="I79" s="22"/>
+      <c r="J79" s="41">
+        <v>20</v>
+      </c>
+      <c r="K79" s="22"/>
+      <c r="L79" s="41">
+        <f t="shared" ref="L79" si="33">N79+P79</f>
+        <v>10</v>
+      </c>
+      <c r="M79" s="22"/>
+      <c r="N79" s="41">
+        <v>6</v>
+      </c>
+      <c r="O79" s="22"/>
+      <c r="P79" s="41">
+        <f t="shared" ref="P79" si="34">R79+T79</f>
+        <v>4</v>
+      </c>
+      <c r="Q79" s="22"/>
+      <c r="R79" s="41">
+        <v>1</v>
+      </c>
+      <c r="S79" s="22"/>
+      <c r="T79" s="41">
+        <v>3</v>
+      </c>
+      <c r="U79" s="22"/>
+      <c r="V79" s="41">
+        <f>X79+Z79</f>
+        <v>57</v>
+      </c>
+      <c r="W79" s="22"/>
+      <c r="X79" s="41">
+        <v>1</v>
+      </c>
+      <c r="Y79" s="22"/>
+      <c r="Z79" s="41">
+        <f>AB79+AD79</f>
+        <v>56</v>
+      </c>
+      <c r="AA79" s="22"/>
+      <c r="AB79" s="41">
+        <v>30</v>
+      </c>
+      <c r="AC79" s="22"/>
+      <c r="AD79" s="41">
+        <f>AF79+AH79</f>
+        <v>26</v>
+      </c>
+      <c r="AE79" s="22"/>
+      <c r="AF79" s="41">
+        <v>13</v>
+      </c>
+      <c r="AG79" s="22"/>
+      <c r="AH79" s="41">
+        <v>13</v>
+      </c>
+      <c r="AI79" s="22"/>
+      <c r="AJ79" s="41"/>
+      <c r="AK79" s="22"/>
+      <c r="AL79" s="6"/>
+      <c r="AM79" s="6"/>
+    </row>
+    <row r="80" spans="1:39" s="16" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B80" s="19">
+        <f>SUM(B78:B79)</f>
+        <v>84</v>
+      </c>
+      <c r="C80" s="15"/>
+      <c r="D80" s="19">
+        <f>SUM(D78:D79)</f>
+        <v>115</v>
+      </c>
+      <c r="E80" s="15"/>
+      <c r="F80" s="19">
+        <f>SUM(F78:F79)</f>
+        <v>-31</v>
+      </c>
+      <c r="G80" s="15"/>
+      <c r="H80" s="19">
+        <f>SUM(H78:H79)</f>
+        <v>573</v>
+      </c>
+      <c r="I80" s="15"/>
+      <c r="J80" s="19">
+        <f>SUM(J78:J79)</f>
+        <v>135</v>
+      </c>
+      <c r="K80" s="15"/>
+      <c r="L80" s="19">
+        <f>SUM(L78:L79)</f>
+        <v>438</v>
+      </c>
+      <c r="M80" s="15"/>
+      <c r="N80" s="19">
+        <f>SUM(N78:N79)</f>
+        <v>194</v>
+      </c>
+      <c r="O80" s="15"/>
+      <c r="P80" s="19">
+        <f>SUM(P78:P79)</f>
+        <v>244</v>
+      </c>
+      <c r="Q80" s="15"/>
+      <c r="R80" s="19">
+        <f>SUM(R78:R79)</f>
+        <v>110</v>
+      </c>
+      <c r="S80" s="15"/>
+      <c r="T80" s="19">
+        <f>SUM(T78:T79)</f>
+        <v>134</v>
+      </c>
+      <c r="U80" s="15"/>
+      <c r="V80" s="19">
+        <f>SUM(V78:V79)</f>
+        <v>412</v>
+      </c>
+      <c r="W80" s="15"/>
+      <c r="X80" s="19">
+        <f>SUM(X78:X79)</f>
+        <v>119</v>
+      </c>
+      <c r="Y80" s="15"/>
+      <c r="Z80" s="19">
+        <f>SUM(Z78:Z79)</f>
+        <v>293</v>
+      </c>
+      <c r="AA80" s="15"/>
+      <c r="AB80" s="19">
+        <f>SUM(AB78:AB79)</f>
+        <v>171</v>
+      </c>
+      <c r="AC80" s="15"/>
+      <c r="AD80" s="19">
+        <f>SUM(AD78:AD79)</f>
+        <v>122</v>
+      </c>
+      <c r="AE80" s="15"/>
+      <c r="AF80" s="19">
+        <f>SUM(AF78:AF79)</f>
+        <v>76</v>
+      </c>
+      <c r="AG80" s="15"/>
+      <c r="AH80" s="19">
+        <f>SUM(AH78:AH79)</f>
+        <v>46</v>
+      </c>
+      <c r="AI80" s="15"/>
+      <c r="AJ80" s="19">
+        <f>SUM(AJ78:AJ79)</f>
+        <v>65</v>
+      </c>
+      <c r="AK80" s="15"/>
+      <c r="AL80" s="6"/>
+      <c r="AM80" s="6"/>
+    </row>
+    <row r="81" spans="1:39" s="16" customFormat="1" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="32"/>
+      <c r="B81" s="76"/>
+      <c r="C81" s="32"/>
+      <c r="D81" s="76"/>
+      <c r="E81" s="32"/>
+      <c r="F81" s="76"/>
+      <c r="G81" s="32"/>
+      <c r="H81" s="76"/>
+      <c r="I81" s="32"/>
+      <c r="J81" s="76"/>
+      <c r="K81" s="32"/>
+      <c r="L81" s="76"/>
+      <c r="M81" s="32"/>
+      <c r="N81" s="76"/>
+      <c r="O81" s="32"/>
+      <c r="P81" s="76"/>
+      <c r="Q81" s="32"/>
+      <c r="R81" s="76"/>
+      <c r="S81" s="32"/>
+      <c r="T81" s="76"/>
+      <c r="U81" s="32"/>
+      <c r="V81" s="76"/>
+      <c r="W81" s="32"/>
+      <c r="X81" s="76"/>
+      <c r="Y81" s="32"/>
+      <c r="Z81" s="76"/>
+      <c r="AA81" s="32"/>
+      <c r="AB81" s="76"/>
+      <c r="AC81" s="32"/>
+      <c r="AD81" s="76"/>
+      <c r="AE81" s="32"/>
+      <c r="AF81" s="76"/>
+      <c r="AG81" s="32"/>
+      <c r="AH81" s="76"/>
+      <c r="AI81" s="32"/>
+      <c r="AJ81" s="76"/>
+      <c r="AK81" s="32"/>
+      <c r="AL81" s="6"/>
+      <c r="AM81" s="6"/>
+    </row>
+    <row r="82" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A82" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="B82" s="82">
+        <f>D82+F82</f>
+        <v>10</v>
+      </c>
+      <c r="C82" s="82"/>
+      <c r="D82" s="82">
+        <v>0</v>
+      </c>
+      <c r="E82" s="9"/>
+      <c r="F82" s="82">
+        <v>10</v>
+      </c>
+      <c r="G82" s="9"/>
+      <c r="H82" s="82">
+        <f>J82+L82</f>
+        <v>377</v>
+      </c>
+      <c r="I82" s="82"/>
+      <c r="J82" s="82">
+        <v>25</v>
+      </c>
+      <c r="K82" s="82"/>
+      <c r="L82" s="82">
+        <v>352</v>
+      </c>
+      <c r="M82" s="82"/>
+      <c r="N82" s="82">
+        <v>0</v>
+      </c>
+      <c r="O82" s="82"/>
+      <c r="P82" s="82">
+        <v>352</v>
+      </c>
+      <c r="Q82" s="82"/>
+      <c r="R82" s="82">
+        <v>252</v>
+      </c>
+      <c r="S82" s="82"/>
+      <c r="T82" s="82">
+        <v>100</v>
+      </c>
+      <c r="U82" s="9"/>
+      <c r="V82" s="10"/>
+      <c r="W82" s="9"/>
+      <c r="X82" s="10"/>
+      <c r="Y82" s="9"/>
+      <c r="Z82" s="10"/>
+      <c r="AA82" s="9"/>
+      <c r="AB82" s="10"/>
+      <c r="AC82" s="9"/>
+      <c r="AD82" s="10"/>
+      <c r="AE82" s="9"/>
+      <c r="AF82" s="10"/>
+      <c r="AG82" s="9"/>
+      <c r="AH82" s="10"/>
+      <c r="AI82" s="9"/>
+      <c r="AJ82" s="10"/>
+      <c r="AK82" s="9"/>
+    </row>
+    <row r="83" spans="1:39" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="63" t="s">
+        <v>91</v>
+      </c>
+      <c r="B83" s="76">
+        <f>D83+F83</f>
+        <v>72</v>
+      </c>
+      <c r="C83" s="32"/>
+      <c r="D83" s="76">
+        <v>36</v>
+      </c>
+      <c r="E83" s="63"/>
+      <c r="F83" s="76">
+        <v>36</v>
+      </c>
+      <c r="G83" s="63"/>
+      <c r="H83" s="76">
+        <f>J83+L83</f>
+        <v>136</v>
+      </c>
+      <c r="I83" s="32"/>
+      <c r="J83" s="76">
+        <v>34</v>
+      </c>
+      <c r="K83" s="32"/>
+      <c r="L83" s="76">
+        <v>102</v>
+      </c>
+      <c r="M83" s="32"/>
+      <c r="N83" s="76">
+        <v>32</v>
+      </c>
+      <c r="O83" s="32"/>
+      <c r="P83" s="76">
+        <v>70</v>
+      </c>
+      <c r="Q83" s="32"/>
+      <c r="R83" s="76">
+        <v>35</v>
+      </c>
+      <c r="S83" s="32"/>
+      <c r="T83" s="76">
+        <v>35</v>
+      </c>
+      <c r="U83" s="32"/>
+      <c r="V83" s="76"/>
+      <c r="W83" s="32"/>
+      <c r="X83" s="76"/>
+      <c r="Y83" s="32"/>
+      <c r="Z83" s="76"/>
+      <c r="AA83" s="32"/>
+      <c r="AB83" s="76"/>
+      <c r="AC83" s="32"/>
+      <c r="AD83" s="76"/>
+      <c r="AE83" s="32"/>
+      <c r="AF83" s="76"/>
+      <c r="AG83" s="32"/>
+      <c r="AH83" s="76"/>
+      <c r="AI83" s="32"/>
+      <c r="AJ83" s="76"/>
+      <c r="AK83" s="32"/>
+      <c r="AL83" s="6"/>
+      <c r="AM83" s="6"/>
+    </row>
+    <row r="84" spans="1:39" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B84" s="57">
+        <f>SUM(B82:B83)</f>
+        <v>82</v>
+      </c>
+      <c r="C84" s="15"/>
+      <c r="D84" s="57">
+        <f>SUM(D82:D83)</f>
+        <v>36</v>
+      </c>
+      <c r="E84" s="15"/>
+      <c r="F84" s="57">
+        <f>SUM(F82:F83)</f>
+        <v>46</v>
+      </c>
+      <c r="G84" s="15"/>
+      <c r="H84" s="57">
+        <f>SUM(H82:H83)</f>
+        <v>513</v>
+      </c>
+      <c r="I84" s="15"/>
+      <c r="J84" s="57">
+        <f>SUM(J82:J83)</f>
+        <v>59</v>
+      </c>
+      <c r="K84" s="15"/>
+      <c r="L84" s="57">
+        <f>SUM(L82:L83)</f>
+        <v>454</v>
+      </c>
+      <c r="M84" s="15"/>
+      <c r="N84" s="57">
+        <f>SUM(N82:N83)</f>
+        <v>32</v>
+      </c>
+      <c r="O84" s="15"/>
+      <c r="P84" s="57">
+        <f>SUM(P82:P83)</f>
+        <v>422</v>
+      </c>
+      <c r="Q84" s="15"/>
+      <c r="R84" s="57">
+        <f>SUM(R82:R83)</f>
+        <v>287</v>
+      </c>
+      <c r="S84" s="15"/>
+      <c r="T84" s="57">
+        <f>SUM(T82:T83)</f>
+        <v>135</v>
+      </c>
+      <c r="U84" s="15"/>
+      <c r="V84" s="51"/>
+      <c r="W84" s="15"/>
+      <c r="X84" s="51"/>
+      <c r="Y84" s="15"/>
+      <c r="Z84" s="51"/>
+      <c r="AA84" s="15"/>
+      <c r="AB84" s="51"/>
+      <c r="AC84" s="15"/>
+      <c r="AD84" s="51"/>
+      <c r="AE84" s="15"/>
+      <c r="AF84" s="51"/>
+      <c r="AG84" s="15"/>
+      <c r="AH84" s="51"/>
+      <c r="AI84" s="15"/>
+      <c r="AJ84" s="51"/>
+      <c r="AK84" s="15"/>
+      <c r="AL84" s="6"/>
+      <c r="AM84" s="6"/>
+    </row>
+    <row r="85" spans="1:39" s="16" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="66" t="s">
+        <v>92</v>
+      </c>
+      <c r="B85" s="81">
+        <f>+B84/B78</f>
+        <v>1</v>
+      </c>
+      <c r="C85" s="66"/>
+      <c r="D85" s="81">
+        <f>+D84/D78</f>
+        <v>0.31578947368421051</v>
+      </c>
+      <c r="E85" s="66"/>
+      <c r="F85" s="81">
+        <f>+F84/F78</f>
+        <v>-1.4375</v>
+      </c>
+      <c r="G85" s="66"/>
+      <c r="H85" s="81">
+        <f>+H84/H78</f>
+        <v>0.94475138121546964</v>
+      </c>
+      <c r="I85" s="66"/>
+      <c r="J85" s="81">
+        <f>+J84/J78</f>
+        <v>0.5130434782608696</v>
+      </c>
+      <c r="K85" s="66"/>
+      <c r="L85" s="81">
+        <f>+L84/L78</f>
+        <v>1.0607476635514019</v>
+      </c>
+      <c r="M85" s="66"/>
+      <c r="N85" s="81">
+        <f>+N84/N78</f>
+        <v>0.1702127659574468</v>
+      </c>
+      <c r="O85" s="66"/>
+      <c r="P85" s="81">
+        <f>+P84/P78</f>
+        <v>1.7583333333333333</v>
+      </c>
+      <c r="Q85" s="66"/>
+      <c r="R85" s="81">
+        <f>+R84/R78</f>
+        <v>2.6330275229357798</v>
+      </c>
+      <c r="S85" s="66"/>
+      <c r="T85" s="81">
+        <f>+T84/T78</f>
+        <v>1.0305343511450382</v>
+      </c>
+      <c r="U85" s="32"/>
+      <c r="V85" s="76"/>
+      <c r="W85" s="32"/>
+      <c r="X85" s="76"/>
+      <c r="Y85" s="32"/>
+      <c r="Z85" s="76"/>
+      <c r="AA85" s="32"/>
+      <c r="AB85" s="76"/>
+      <c r="AC85" s="32"/>
+      <c r="AD85" s="76"/>
+      <c r="AE85" s="32"/>
+      <c r="AF85" s="76"/>
+      <c r="AG85" s="32"/>
+      <c r="AH85" s="76"/>
+      <c r="AI85" s="32"/>
+      <c r="AJ85" s="76"/>
+      <c r="AK85" s="32"/>
+      <c r="AL85" s="6"/>
+      <c r="AM85" s="6"/>
+    </row>
+    <row r="86" spans="1:39" s="16" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="6"/>
+      <c r="B86" s="6"/>
+      <c r="C86" s="6"/>
+      <c r="D86" s="6"/>
+      <c r="E86" s="6"/>
+      <c r="F86" s="6"/>
+      <c r="G86" s="6"/>
+      <c r="H86" s="6"/>
+      <c r="I86" s="6"/>
+      <c r="J86" s="6"/>
+      <c r="K86" s="6"/>
+      <c r="L86" s="6"/>
+      <c r="M86" s="6"/>
+      <c r="N86" s="6"/>
+      <c r="O86" s="6"/>
+      <c r="P86" s="6"/>
+      <c r="Q86" s="6"/>
+      <c r="R86" s="6"/>
+      <c r="S86" s="6"/>
+      <c r="T86" s="6"/>
+      <c r="U86" s="6"/>
+      <c r="V86" s="6"/>
+      <c r="W86" s="6"/>
+      <c r="X86" s="6"/>
+      <c r="Y86" s="6"/>
+      <c r="Z86" s="6"/>
+      <c r="AA86" s="6"/>
+      <c r="AB86" s="6"/>
+      <c r="AC86" s="6"/>
+      <c r="AD86" s="6"/>
+      <c r="AE86" s="6"/>
+      <c r="AF86" s="6"/>
+      <c r="AG86" s="6"/>
+      <c r="AH86" s="6"/>
+      <c r="AI86" s="6"/>
+      <c r="AJ86" s="6"/>
+      <c r="AK86" s="6"/>
+      <c r="AL86" s="6"/>
+      <c r="AM86" s="6"/>
+    </row>
+    <row r="87" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B87" s="5"/>
+      <c r="C87" s="5"/>
+      <c r="D87" s="5"/>
+      <c r="E87" s="5"/>
+      <c r="F87" s="5"/>
+      <c r="G87" s="5"/>
+      <c r="H87" s="5"/>
+      <c r="I87" s="5"/>
+      <c r="J87" s="5"/>
+      <c r="K87" s="5"/>
+      <c r="L87" s="5"/>
+      <c r="M87" s="5"/>
+      <c r="N87" s="5"/>
+      <c r="O87" s="5"/>
+      <c r="P87" s="5"/>
+      <c r="Q87" s="5"/>
+      <c r="R87" s="5"/>
+      <c r="S87" s="5"/>
+      <c r="T87" s="5"/>
+      <c r="U87" s="5"/>
+      <c r="V87" s="5"/>
+      <c r="W87" s="5"/>
+      <c r="X87" s="5"/>
+      <c r="Y87" s="5"/>
+      <c r="Z87" s="5"/>
+      <c r="AA87" s="5"/>
+      <c r="AB87" s="5"/>
+      <c r="AC87" s="5"/>
+      <c r="AD87" s="5"/>
+      <c r="AE87" s="5"/>
+      <c r="AF87" s="5"/>
+      <c r="AG87" s="5"/>
+      <c r="AH87" s="5"/>
+      <c r="AI87" s="5"/>
+      <c r="AJ87" s="5"/>
+      <c r="AK87" s="5"/>
+    </row>
+    <row r="88" spans="1:39" s="16" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="6"/>
+      <c r="B88" s="6"/>
+      <c r="C88" s="6"/>
+      <c r="D88" s="6"/>
+      <c r="E88" s="6"/>
+      <c r="F88" s="6"/>
+      <c r="G88" s="6"/>
+      <c r="H88" s="6"/>
+      <c r="I88" s="6"/>
+      <c r="J88" s="6"/>
+      <c r="K88" s="6"/>
+      <c r="L88" s="6"/>
+      <c r="M88" s="6"/>
+      <c r="N88" s="6"/>
+      <c r="O88" s="6"/>
+      <c r="P88" s="6"/>
+      <c r="Q88" s="6"/>
+      <c r="R88" s="6"/>
+      <c r="S88" s="6"/>
+      <c r="T88" s="6"/>
+      <c r="U88" s="6"/>
+      <c r="V88" s="6"/>
+      <c r="W88" s="6"/>
+      <c r="X88" s="6"/>
+      <c r="Y88" s="6"/>
+      <c r="Z88" s="6"/>
+      <c r="AA88" s="6"/>
+      <c r="AB88" s="6"/>
+      <c r="AC88" s="6"/>
+      <c r="AD88" s="6"/>
+      <c r="AE88" s="6"/>
+      <c r="AF88" s="6"/>
+      <c r="AG88" s="6"/>
+      <c r="AH88" s="6"/>
+      <c r="AI88" s="6"/>
+      <c r="AJ88" s="6"/>
+      <c r="AK88" s="6"/>
+      <c r="AL88" s="6"/>
+      <c r="AM88" s="6"/>
+    </row>
+    <row r="89" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A89" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B89" s="8" t="str">
+        <f>B$7</f>
+        <v>2Q26 YTD</v>
+      </c>
+      <c r="C89" s="7"/>
+      <c r="D89" s="8" t="str">
+        <f>D$7</f>
+        <v>2Q26</v>
+      </c>
+      <c r="E89" s="7"/>
+      <c r="F89" s="8" t="str">
+        <f>F$7</f>
+        <v>1Q26</v>
+      </c>
+      <c r="G89" s="7"/>
+      <c r="H89" s="8" t="str">
+        <f>H$7</f>
+        <v>4Q25 YTD</v>
+      </c>
+      <c r="I89" s="7"/>
+      <c r="J89" s="8" t="str">
+        <f>J$7</f>
+        <v>4Q25</v>
+      </c>
+      <c r="K89" s="7"/>
+      <c r="L89" s="8" t="str">
+        <f>L$7</f>
+        <v>3Q25 YTD</v>
+      </c>
+      <c r="M89" s="7"/>
+      <c r="N89" s="8" t="str">
+        <f>N$7</f>
+        <v>3Q25</v>
+      </c>
+      <c r="O89" s="7"/>
+      <c r="P89" s="8" t="str">
+        <f>P$7</f>
+        <v>2Q25 YTD</v>
+      </c>
+      <c r="Q89" s="7"/>
+      <c r="R89" s="8" t="str">
+        <f>R$7</f>
+        <v>2Q25</v>
+      </c>
+      <c r="S89" s="7"/>
+      <c r="T89" s="8" t="str">
+        <f>$T$7</f>
+        <v>1Q25</v>
+      </c>
+      <c r="U89" s="7"/>
+      <c r="V89" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="W89" s="7"/>
+      <c r="X89" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y89" s="7"/>
+      <c r="Z89" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA89" s="7"/>
+      <c r="AB89" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC89" s="7"/>
+      <c r="AD89" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE89" s="7"/>
+      <c r="AF89" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="AG89" s="7"/>
+      <c r="AH89" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI89" s="7"/>
+      <c r="AJ89" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK89" s="7"/>
+    </row>
+    <row r="90" spans="1:39" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B90" s="49">
+        <f>D90+F90</f>
+        <v>362</v>
+      </c>
+      <c r="C90" s="15"/>
+      <c r="D90" s="49">
+        <f>D76</f>
+        <v>263</v>
+      </c>
+      <c r="E90" s="15"/>
+      <c r="F90" s="49">
+        <v>99</v>
+      </c>
+      <c r="G90" s="15"/>
+      <c r="H90" s="49">
+        <f>J90+L90</f>
+        <v>865</v>
+      </c>
+      <c r="I90" s="15"/>
+      <c r="J90" s="49">
+        <v>235</v>
+      </c>
+      <c r="K90" s="15"/>
+      <c r="L90" s="49">
+        <v>630</v>
+      </c>
+      <c r="M90" s="15"/>
+      <c r="N90" s="49">
+        <v>279</v>
+      </c>
+      <c r="O90" s="15"/>
+      <c r="P90" s="49">
+        <v>351</v>
+      </c>
+      <c r="Q90" s="15"/>
+      <c r="R90" s="49">
+        <v>165</v>
+      </c>
+      <c r="S90" s="15"/>
+      <c r="T90" s="49">
+        <v>186</v>
+      </c>
+      <c r="U90" s="15"/>
+      <c r="V90" s="49">
+        <v>610</v>
+      </c>
+      <c r="W90" s="15"/>
+      <c r="X90" s="49">
+        <v>206</v>
+      </c>
+      <c r="Y90" s="15"/>
+      <c r="Z90" s="49">
+        <v>404</v>
+      </c>
+      <c r="AA90" s="15"/>
+      <c r="AB90" s="49">
+        <v>220</v>
+      </c>
+      <c r="AC90" s="15"/>
+      <c r="AD90" s="49">
+        <v>184</v>
+      </c>
+      <c r="AE90" s="15"/>
+      <c r="AF90" s="49">
+        <v>97</v>
+      </c>
+      <c r="AG90" s="15"/>
+      <c r="AH90" s="49">
+        <v>87</v>
+      </c>
+      <c r="AI90" s="15"/>
+      <c r="AJ90" s="49">
+        <v>131</v>
+      </c>
+      <c r="AK90" s="15"/>
+      <c r="AL90" s="6"/>
+      <c r="AM90" s="6"/>
+    </row>
+    <row r="91" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A91" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B91" s="11">
+        <f>D91+F91</f>
+        <v>185</v>
+      </c>
+      <c r="D91" s="11">
+        <v>37</v>
+      </c>
+      <c r="F91" s="11">
+        <v>148</v>
+      </c>
+      <c r="H91" s="11">
+        <f>J91+L91</f>
+        <v>141</v>
+      </c>
+      <c r="J91" s="11">
+        <v>-24</v>
+      </c>
+      <c r="L91" s="11">
+        <f>N91+P91</f>
+        <v>165</v>
+      </c>
+      <c r="N91" s="11">
+        <v>43</v>
+      </c>
+      <c r="P91" s="11">
+        <f t="shared" ref="P91" si="35">R91+T91</f>
+        <v>122</v>
+      </c>
+      <c r="R91" s="11">
+        <v>56</v>
+      </c>
+      <c r="T91" s="11">
+        <v>66</v>
+      </c>
+      <c r="V91" s="11">
+        <f>X91+Z91</f>
+        <v>97</v>
+      </c>
+      <c r="X91" s="11">
+        <v>52</v>
+      </c>
+      <c r="Z91" s="11">
+        <f>AB91+AD91</f>
+        <v>45</v>
+      </c>
+      <c r="AB91" s="11">
+        <v>29</v>
+      </c>
+      <c r="AD91" s="11">
+        <f>AF91+AH91</f>
+        <v>16</v>
+      </c>
+      <c r="AF91" s="11">
+        <v>11</v>
+      </c>
+      <c r="AH91" s="11">
+        <v>5</v>
+      </c>
+      <c r="AJ91" s="11">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="92" spans="1:39" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A92" s="56" t="s">
+        <v>106</v>
+      </c>
+      <c r="B92" s="57">
+        <f>+B90+B91</f>
+        <v>547</v>
+      </c>
+      <c r="C92" s="15"/>
+      <c r="D92" s="57">
+        <f>+D90+D91</f>
+        <v>300</v>
+      </c>
+      <c r="E92" s="56"/>
+      <c r="F92" s="57">
+        <f>+F90+F91</f>
+        <v>247</v>
+      </c>
+      <c r="G92" s="56"/>
+      <c r="H92" s="57">
+        <f>+H90+H91</f>
+        <v>1006</v>
+      </c>
+      <c r="I92" s="15"/>
+      <c r="J92" s="57">
+        <f>+J90+J91</f>
+        <v>211</v>
+      </c>
+      <c r="K92" s="15"/>
+      <c r="L92" s="57">
+        <f>+L90+L91</f>
+        <v>795</v>
+      </c>
+      <c r="M92" s="15"/>
+      <c r="N92" s="57">
+        <f>+N90+N91</f>
+        <v>322</v>
+      </c>
+      <c r="O92" s="15"/>
+      <c r="P92" s="57">
+        <f>+P90+P91</f>
+        <v>473</v>
+      </c>
+      <c r="Q92" s="15"/>
+      <c r="R92" s="57">
+        <f>+R90+R91</f>
+        <v>221</v>
+      </c>
+      <c r="S92" s="15"/>
+      <c r="T92" s="57">
+        <f>+T90+T91</f>
+        <v>252</v>
+      </c>
+      <c r="U92" s="15"/>
+      <c r="V92" s="57">
+        <f>+V90+V91</f>
+        <v>707</v>
+      </c>
+      <c r="W92" s="15"/>
+      <c r="X92" s="57">
+        <f>+X90+X91</f>
+        <v>258</v>
+      </c>
+      <c r="Y92" s="15"/>
+      <c r="Z92" s="57">
+        <f>+Z90+Z91</f>
+        <v>449</v>
+      </c>
+      <c r="AA92" s="15"/>
+      <c r="AB92" s="57">
+        <f>+AB90+AB91</f>
+        <v>249</v>
+      </c>
+      <c r="AC92" s="15"/>
+      <c r="AD92" s="57">
+        <f>+AD90+AD91</f>
+        <v>200</v>
+      </c>
+      <c r="AE92" s="15"/>
+      <c r="AF92" s="57">
+        <f>+AF90+AF91</f>
+        <v>108</v>
+      </c>
+      <c r="AG92" s="15"/>
+      <c r="AH92" s="57">
+        <f>+AH90+AH91</f>
+        <v>92</v>
+      </c>
+      <c r="AI92" s="15"/>
+      <c r="AJ92" s="57">
+        <f>+AJ90+AJ91</f>
+        <v>104</v>
+      </c>
+      <c r="AK92" s="15"/>
+      <c r="AL92" s="6"/>
+      <c r="AM92" s="6"/>
+    </row>
+    <row r="93" spans="1:39" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="83" t="s">
+        <v>46</v>
+      </c>
+      <c r="B93" s="13">
+        <f>+F93+D93</f>
+        <v>-280</v>
+      </c>
+      <c r="C93" s="2"/>
+      <c r="D93" s="13">
+        <v>-149</v>
+      </c>
+      <c r="E93" s="83"/>
+      <c r="F93" s="13">
+        <v>-131</v>
+      </c>
+      <c r="G93" s="83"/>
+      <c r="H93" s="13">
+        <f>+L93+J93</f>
+        <v>-322</v>
+      </c>
+      <c r="I93" s="2"/>
+      <c r="J93" s="13">
+        <v>-120</v>
+      </c>
+      <c r="K93" s="2"/>
+      <c r="L93" s="13">
+        <f>+P93+N93</f>
+        <v>-202</v>
+      </c>
+      <c r="M93" s="2"/>
+      <c r="N93" s="13">
+        <v>-91</v>
+      </c>
+      <c r="O93" s="2"/>
+      <c r="P93" s="13">
+        <f>+T93+R93</f>
+        <v>-111</v>
+      </c>
+      <c r="Q93" s="2"/>
+      <c r="R93" s="13">
+        <v>-56</v>
+      </c>
+      <c r="S93" s="2"/>
+      <c r="T93" s="13">
+        <v>-55</v>
+      </c>
+      <c r="U93" s="2"/>
+      <c r="V93" s="13">
+        <f>X93+Z93</f>
+        <v>-255</v>
+      </c>
+      <c r="W93" s="2"/>
+      <c r="X93" s="13">
+        <v>-88</v>
+      </c>
+      <c r="Y93" s="2"/>
+      <c r="Z93" s="13">
+        <f>AB93+AD93</f>
+        <v>-167</v>
+      </c>
+      <c r="AA93" s="2"/>
+      <c r="AB93" s="13">
+        <v>-79</v>
+      </c>
+      <c r="AC93" s="2"/>
+      <c r="AD93" s="13">
+        <f>AF93+AH93</f>
+        <v>-88</v>
+      </c>
+      <c r="AE93" s="2"/>
+      <c r="AF93" s="13">
+        <v>-34</v>
+      </c>
+      <c r="AG93" s="2"/>
+      <c r="AH93" s="13">
+        <v>-54</v>
+      </c>
+      <c r="AI93" s="2"/>
+      <c r="AJ93" s="13">
+        <v>-66</v>
+      </c>
+      <c r="AK93" s="2"/>
+      <c r="AL93" s="22"/>
+      <c r="AM93" s="22"/>
+    </row>
+    <row r="94" spans="1:39" s="16" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="56" t="s">
+        <v>107</v>
+      </c>
+      <c r="B94" s="19">
+        <f>+B92+B93</f>
+        <v>267</v>
+      </c>
+      <c r="C94" s="15"/>
+      <c r="D94" s="19">
+        <f>+D92+D93</f>
         <v>151</v>
       </c>
-      <c r="B73" s="20"/>
-[...173 lines deleted...]
-      <c r="N76" s="70">
+      <c r="E94" s="56"/>
+      <c r="F94" s="19">
+        <f>+F92+F93</f>
+        <v>116</v>
+      </c>
+      <c r="G94" s="56"/>
+      <c r="H94" s="19">
+        <f>+H92+H93</f>
+        <v>684</v>
+      </c>
+      <c r="I94" s="15"/>
+      <c r="J94" s="19">
+        <f>+J92+J93</f>
+        <v>91</v>
+      </c>
+      <c r="K94" s="15"/>
+      <c r="L94" s="19">
+        <f>+L92+L93</f>
+        <v>593</v>
+      </c>
+      <c r="M94" s="15"/>
+      <c r="N94" s="19">
+        <f>+N92+N93</f>
+        <v>231</v>
+      </c>
+      <c r="O94" s="15"/>
+      <c r="P94" s="19">
+        <f>+P92+P93</f>
+        <v>362</v>
+      </c>
+      <c r="Q94" s="15"/>
+      <c r="R94" s="19">
+        <f>+R92+R93</f>
         <v>165</v>
       </c>
-      <c r="O76" s="31"/>
-[...1143 lines deleted...]
-        <f>+P92+P93</f>
+      <c r="S94" s="15"/>
+      <c r="T94" s="19">
+        <f>+T92+T93</f>
         <v>197</v>
       </c>
-      <c r="Q94" s="31"/>
-[...1 lines deleted...]
-        <f>+R92+R93</f>
+      <c r="U94" s="15"/>
+      <c r="V94" s="19">
+        <f>+V92+V93</f>
         <v>452</v>
       </c>
-      <c r="S94" s="31"/>
-[...10 lines deleted...]
-      <c r="X94" s="36">
+      <c r="W94" s="15"/>
+      <c r="X94" s="19">
         <f>+X92+X93</f>
         <v>170</v>
       </c>
-      <c r="Y94" s="31"/>
-      <c r="Z94" s="36">
+      <c r="Y94" s="15"/>
+      <c r="Z94" s="19">
         <f>+Z92+Z93</f>
+        <v>282</v>
+      </c>
+      <c r="AA94" s="15"/>
+      <c r="AB94" s="19">
+        <f>+AB92+AB93</f>
+        <v>170</v>
+      </c>
+      <c r="AC94" s="15"/>
+      <c r="AD94" s="19">
+        <f>+AD92+AD93</f>
         <v>112</v>
       </c>
-      <c r="AA94" s="31"/>
-[...1 lines deleted...]
-        <f>+AB92+AB93</f>
+      <c r="AE94" s="15"/>
+      <c r="AF94" s="19">
+        <f>+AF92+AF93</f>
         <v>74</v>
       </c>
-      <c r="AC94" s="31"/>
-[...1 lines deleted...]
-        <f>+AD92+AD93</f>
+      <c r="AG94" s="15"/>
+      <c r="AH94" s="19">
+        <f>+AH92+AH93</f>
         <v>38</v>
       </c>
-      <c r="AE94" s="31"/>
-[...1 lines deleted...]
-        <f>+AF92+AF93</f>
+      <c r="AI94" s="15"/>
+      <c r="AJ94" s="19">
+        <f>+AJ92+AJ93</f>
         <v>38</v>
       </c>
-      <c r="AG94" s="31"/>
-[...110 lines deleted...]
-      <c r="B98" s="24" t="str">
+      <c r="AK94" s="15"/>
+      <c r="AL94" s="6"/>
+      <c r="AM94" s="6"/>
+    </row>
+    <row r="95" spans="1:39" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="80"/>
+      <c r="C95" s="80"/>
+      <c r="H95" s="80"/>
+      <c r="I95" s="80"/>
+      <c r="J95" s="80"/>
+      <c r="K95" s="80"/>
+      <c r="L95" s="80"/>
+      <c r="M95" s="80"/>
+      <c r="N95" s="80"/>
+      <c r="O95" s="80"/>
+      <c r="P95" s="80"/>
+      <c r="Q95" s="80"/>
+      <c r="R95" s="80"/>
+      <c r="S95" s="80"/>
+      <c r="T95" s="80"/>
+      <c r="U95" s="80"/>
+      <c r="V95" s="80"/>
+      <c r="W95" s="80"/>
+      <c r="X95" s="80"/>
+      <c r="Y95" s="80"/>
+      <c r="Z95" s="80"/>
+      <c r="AA95" s="80"/>
+      <c r="AB95" s="80"/>
+      <c r="AC95" s="80"/>
+      <c r="AD95" s="80"/>
+      <c r="AE95" s="80"/>
+      <c r="AF95" s="80"/>
+      <c r="AG95" s="80"/>
+      <c r="AH95" s="80"/>
+      <c r="AI95" s="80"/>
+      <c r="AJ95" s="80"/>
+    </row>
+    <row r="96" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B96" s="5"/>
+      <c r="C96" s="5"/>
+      <c r="D96" s="5"/>
+      <c r="E96" s="5"/>
+      <c r="F96" s="5"/>
+      <c r="G96" s="5"/>
+      <c r="H96" s="5"/>
+      <c r="I96" s="5"/>
+      <c r="J96" s="5"/>
+      <c r="K96" s="5"/>
+      <c r="L96" s="5"/>
+      <c r="M96" s="5"/>
+      <c r="N96" s="5"/>
+      <c r="O96" s="5"/>
+      <c r="P96" s="5"/>
+      <c r="Q96" s="5"/>
+      <c r="R96" s="5"/>
+      <c r="S96" s="5"/>
+      <c r="T96" s="5"/>
+      <c r="U96" s="5"/>
+      <c r="V96" s="5"/>
+      <c r="W96" s="5"/>
+      <c r="X96" s="5"/>
+      <c r="Y96" s="5"/>
+      <c r="Z96" s="5"/>
+      <c r="AA96" s="5"/>
+      <c r="AB96" s="5"/>
+      <c r="AC96" s="5"/>
+      <c r="AD96" s="5"/>
+      <c r="AE96" s="5"/>
+      <c r="AF96" s="5"/>
+      <c r="AG96" s="5"/>
+      <c r="AH96" s="5"/>
+      <c r="AI96" s="5"/>
+      <c r="AJ96" s="5"/>
+      <c r="AK96" s="5"/>
+    </row>
+    <row r="97" spans="1:39" ht="6" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="7"/>
+      <c r="B97" s="7"/>
+      <c r="C97" s="7"/>
+      <c r="D97" s="7"/>
+      <c r="E97" s="7"/>
+      <c r="F97" s="7"/>
+      <c r="G97" s="7"/>
+      <c r="H97" s="7"/>
+      <c r="I97" s="7"/>
+      <c r="J97" s="7"/>
+      <c r="K97" s="7"/>
+      <c r="L97" s="7"/>
+      <c r="M97" s="7"/>
+      <c r="N97" s="7"/>
+      <c r="O97" s="7"/>
+      <c r="P97" s="7"/>
+      <c r="Q97" s="7"/>
+      <c r="R97" s="7"/>
+      <c r="S97" s="7"/>
+      <c r="T97" s="7"/>
+      <c r="U97" s="7"/>
+      <c r="V97" s="7"/>
+      <c r="W97" s="7"/>
+      <c r="X97" s="7"/>
+      <c r="Y97" s="7"/>
+      <c r="Z97" s="7"/>
+      <c r="AA97" s="7"/>
+      <c r="AB97" s="7"/>
+      <c r="AC97" s="7"/>
+      <c r="AD97" s="7"/>
+      <c r="AE97" s="7"/>
+      <c r="AF97" s="7"/>
+      <c r="AG97" s="7"/>
+      <c r="AH97" s="7"/>
+      <c r="AI97" s="7"/>
+      <c r="AJ97" s="7"/>
+      <c r="AK97" s="7"/>
+    </row>
+    <row r="98" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A98" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B98" s="8" t="str">
         <f>B$7</f>
+        <v>2Q26 YTD</v>
+      </c>
+      <c r="C98" s="27"/>
+      <c r="D98" s="8" t="str">
+        <f>D$7</f>
+        <v>2Q26</v>
+      </c>
+      <c r="E98" s="7"/>
+      <c r="F98" s="8" t="str">
+        <f>F$7</f>
         <v>1Q26</v>
       </c>
-      <c r="C98" s="23"/>
-      <c r="D98" s="24" t="str">
+      <c r="G98" s="7"/>
+      <c r="H98" s="8" t="str">
+        <f>H$7</f>
+        <v>4Q25 YTD</v>
+      </c>
+      <c r="I98" s="27"/>
+      <c r="J98" s="8" t="str">
+        <f>J$7</f>
+        <v>4Q25</v>
+      </c>
+      <c r="K98" s="27"/>
+      <c r="L98" s="8" t="str">
+        <f>L$7</f>
+        <v>3Q25 YTD</v>
+      </c>
+      <c r="M98" s="27"/>
+      <c r="N98" s="8" t="str">
+        <f>N$7</f>
+        <v>3Q25</v>
+      </c>
+      <c r="O98" s="27"/>
+      <c r="P98" s="8" t="str">
+        <f>P$7</f>
+        <v>2Q25 YTD</v>
+      </c>
+      <c r="Q98" s="27"/>
+      <c r="R98" s="8" t="str">
+        <f>R$7</f>
+        <v>2Q25</v>
+      </c>
+      <c r="S98" s="27"/>
+      <c r="T98" s="8" t="str">
+        <f>$T$7</f>
+        <v>1Q25</v>
+      </c>
+      <c r="U98" s="27"/>
+      <c r="V98" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="W98" s="27"/>
+      <c r="X98" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y98" s="7"/>
+      <c r="Z98" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA98" s="27"/>
+      <c r="AB98" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC98" s="7"/>
+      <c r="AD98" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE98" s="27"/>
+      <c r="AF98" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="AG98" s="7"/>
+      <c r="AH98" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI98" s="7"/>
+      <c r="AJ98" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK98" s="7"/>
+    </row>
+    <row r="99" spans="1:39" ht="15" x14ac:dyDescent="0.2">
+      <c r="A99" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B99" s="70">
+        <v>7.58</v>
+      </c>
+      <c r="C99" s="70"/>
+      <c r="D99" s="70">
+        <v>6.72</v>
+      </c>
+      <c r="E99" s="9"/>
+      <c r="F99" s="70">
+        <v>8.42</v>
+      </c>
+      <c r="G99" s="9"/>
+      <c r="H99" s="70">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="I99" s="71"/>
+      <c r="J99" s="70">
+        <v>8.86</v>
+      </c>
+      <c r="K99" s="71"/>
+      <c r="L99" s="70">
+        <v>7.76</v>
+      </c>
+      <c r="M99" s="71"/>
+      <c r="N99" s="70">
+        <v>7.71</v>
+      </c>
+      <c r="O99" s="71"/>
+      <c r="P99" s="70">
+        <v>7.8</v>
+      </c>
+      <c r="Q99" s="71"/>
+      <c r="R99" s="70">
+        <v>6.81</v>
+      </c>
+      <c r="S99" s="71"/>
+      <c r="T99" s="70">
+        <v>8.76</v>
+      </c>
+      <c r="U99" s="71"/>
+      <c r="V99" s="70">
+        <v>7.38</v>
+      </c>
+      <c r="W99" s="71"/>
+      <c r="X99" s="70">
+        <v>7.7</v>
+      </c>
+      <c r="Y99" s="71"/>
+      <c r="Z99" s="70">
+        <v>7.26</v>
+      </c>
+      <c r="AA99" s="71"/>
+      <c r="AB99" s="70">
+        <v>7.29</v>
+      </c>
+      <c r="AC99" s="9"/>
+      <c r="AD99" s="70">
+        <v>7.24</v>
+      </c>
+      <c r="AE99" s="71"/>
+      <c r="AF99" s="70">
+        <v>6.4</v>
+      </c>
+      <c r="AG99" s="71"/>
+      <c r="AH99" s="70">
+        <v>8.07</v>
+      </c>
+      <c r="AI99" s="71"/>
+      <c r="AJ99" s="70">
+        <v>8.65</v>
+      </c>
+      <c r="AK99" s="71"/>
+      <c r="AL99" s="7"/>
+    </row>
+    <row r="100" spans="1:39" ht="15" x14ac:dyDescent="0.2">
+      <c r="A100" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B100" s="84">
+        <v>0.4</v>
+      </c>
+      <c r="C100" s="84"/>
+      <c r="D100" s="84">
+        <v>0.44</v>
+      </c>
+      <c r="F100" s="84">
+        <v>0.36</v>
+      </c>
+      <c r="H100" s="84">
+        <v>0.38</v>
+      </c>
+      <c r="I100" s="84"/>
+      <c r="J100" s="84">
+        <v>0.32</v>
+      </c>
+      <c r="K100" s="84"/>
+      <c r="L100" s="84">
+        <v>0.4</v>
+      </c>
+      <c r="M100" s="84"/>
+      <c r="N100" s="84">
+        <v>0.48</v>
+      </c>
+      <c r="O100" s="84"/>
+      <c r="P100" s="84">
+        <v>0.36</v>
+      </c>
+      <c r="Q100" s="84"/>
+      <c r="R100" s="84">
+        <v>0.4</v>
+      </c>
+      <c r="S100" s="84"/>
+      <c r="T100" s="84">
+        <v>0.32</v>
+      </c>
+      <c r="U100" s="84"/>
+      <c r="V100" s="84">
+        <v>0.4</v>
+      </c>
+      <c r="W100" s="84"/>
+      <c r="X100" s="84">
+        <v>0.31</v>
+      </c>
+      <c r="Y100" s="84"/>
+      <c r="Z100" s="84">
+        <v>0.44</v>
+      </c>
+      <c r="AA100" s="84"/>
+      <c r="AB100" s="84">
+        <v>0.38</v>
+      </c>
+      <c r="AC100" s="84"/>
+      <c r="AD100" s="84">
+        <v>0.51</v>
+      </c>
+      <c r="AE100" s="84"/>
+      <c r="AF100" s="84">
+        <v>0.44</v>
+      </c>
+      <c r="AG100" s="84"/>
+      <c r="AH100" s="84">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AI100" s="84"/>
+      <c r="AJ100" s="84">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:39" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A101" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B101" s="72">
+        <v>18.37</v>
+      </c>
+      <c r="C101" s="72"/>
+      <c r="D101" s="72">
+        <v>18.75</v>
+      </c>
+      <c r="E101" s="9"/>
+      <c r="F101" s="72">
+        <v>18</v>
+      </c>
+      <c r="G101" s="9"/>
+      <c r="H101" s="72">
+        <v>17</v>
+      </c>
+      <c r="I101" s="71"/>
+      <c r="J101" s="72">
+        <v>17.16</v>
+      </c>
+      <c r="K101" s="71"/>
+      <c r="L101" s="72">
+        <v>16.95</v>
+      </c>
+      <c r="M101" s="71"/>
+      <c r="N101" s="72">
+        <v>17.350000000000001</v>
+      </c>
+      <c r="O101" s="71"/>
+      <c r="P101" s="72">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="Q101" s="71"/>
+      <c r="R101" s="72">
+        <v>16.98</v>
+      </c>
+      <c r="S101" s="71"/>
+      <c r="T101" s="72">
+        <v>16.52</v>
+      </c>
+      <c r="U101" s="71"/>
+      <c r="V101" s="72">
+        <v>16.73</v>
+      </c>
+      <c r="W101" s="71"/>
+      <c r="X101" s="72">
+        <v>17.34</v>
+      </c>
+      <c r="Y101" s="71"/>
+      <c r="Z101" s="72">
+        <v>16.41</v>
+      </c>
+      <c r="AA101" s="71"/>
+      <c r="AB101" s="72">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="AC101" s="71"/>
+      <c r="AD101" s="72">
+        <v>16.73</v>
+      </c>
+      <c r="AE101" s="71"/>
+      <c r="AF101" s="72">
+        <v>16.3</v>
+      </c>
+      <c r="AG101" s="71"/>
+      <c r="AH101" s="72">
+        <v>17.149999999999999</v>
+      </c>
+      <c r="AI101" s="71"/>
+      <c r="AJ101" s="72">
+        <v>15.24</v>
+      </c>
+      <c r="AK101" s="71"/>
+      <c r="AL101" s="7"/>
+      <c r="AM101" s="25"/>
+    </row>
+    <row r="102" spans="1:39" s="16" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B102" s="75">
+        <f>SUM(B99:B101)</f>
+        <v>26.35</v>
+      </c>
+      <c r="C102" s="75"/>
+      <c r="D102" s="75">
+        <f>SUM(D99:D101)</f>
+        <v>25.91</v>
+      </c>
+      <c r="E102" s="22"/>
+      <c r="F102" s="75">
+        <v>26.78</v>
+      </c>
+      <c r="G102" s="22"/>
+      <c r="H102" s="75">
+        <v>25.42</v>
+      </c>
+      <c r="I102" s="60"/>
+      <c r="J102" s="75">
+        <v>26.33</v>
+      </c>
+      <c r="K102" s="60"/>
+      <c r="L102" s="75">
+        <v>25.11</v>
+      </c>
+      <c r="M102" s="60"/>
+      <c r="N102" s="75">
+        <v>25.54</v>
+      </c>
+      <c r="O102" s="60"/>
+      <c r="P102" s="75">
+        <v>24.9</v>
+      </c>
+      <c r="Q102" s="60"/>
+      <c r="R102" s="75">
+        <v>24.19</v>
+      </c>
+      <c r="S102" s="60"/>
+      <c r="T102" s="75">
+        <f>SUM(T99:T101)</f>
+        <v>25.6</v>
+      </c>
+      <c r="U102" s="60"/>
+      <c r="V102" s="75">
+        <f>SUM(V99:V101)</f>
+        <v>24.51</v>
+      </c>
+      <c r="W102" s="60"/>
+      <c r="X102" s="75">
+        <f>SUM(X99:X101)</f>
+        <v>25.35</v>
+      </c>
+      <c r="Y102" s="60"/>
+      <c r="Z102" s="75">
+        <f>SUM(Z99:Z101)</f>
+        <v>24.11</v>
+      </c>
+      <c r="AA102" s="60"/>
+      <c r="AB102" s="75">
+        <f>SUM(AB99:AB101)</f>
+        <v>23.729999999999997</v>
+      </c>
+      <c r="AC102" s="60"/>
+      <c r="AD102" s="75">
+        <f>SUM(AD99:AD101)</f>
+        <v>24.48</v>
+      </c>
+      <c r="AE102" s="60"/>
+      <c r="AF102" s="75">
+        <f>SUM(AF99:AF101)</f>
+        <v>23.14</v>
+      </c>
+      <c r="AG102" s="60"/>
+      <c r="AH102" s="75">
+        <f>SUM(AH99:AH101)</f>
+        <v>25.799999999999997</v>
+      </c>
+      <c r="AI102" s="60"/>
+      <c r="AJ102" s="75">
+        <f>SUM(AJ99:AJ101)</f>
+        <v>24.490000000000002</v>
+      </c>
+      <c r="AK102" s="60"/>
+      <c r="AL102" s="6"/>
+      <c r="AM102" s="6"/>
+    </row>
+    <row r="103" spans="1:39" s="23" customFormat="1" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B103" s="73">
+        <v>27.73</v>
+      </c>
+      <c r="C103" s="15"/>
+      <c r="D103" s="73">
+        <v>27.8</v>
+      </c>
+      <c r="E103" s="15"/>
+      <c r="F103" s="73">
+        <v>27.66</v>
+      </c>
+      <c r="G103" s="15"/>
+      <c r="H103" s="73">
+        <v>25.94</v>
+      </c>
+      <c r="I103" s="15"/>
+      <c r="J103" s="73">
+        <v>26.69</v>
+      </c>
+      <c r="K103" s="15"/>
+      <c r="L103" s="73">
+        <v>25.68</v>
+      </c>
+      <c r="M103" s="15"/>
+      <c r="N103" s="73">
+        <v>25.75</v>
+      </c>
+      <c r="O103" s="15"/>
+      <c r="P103" s="73">
+        <v>25.65</v>
+      </c>
+      <c r="Q103" s="15"/>
+      <c r="R103" s="73">
+        <v>24.75</v>
+      </c>
+      <c r="S103" s="71"/>
+      <c r="T103" s="73">
+        <v>26.55</v>
+      </c>
+      <c r="U103" s="71"/>
+      <c r="V103" s="73"/>
+      <c r="W103" s="15"/>
+      <c r="X103" s="73"/>
+      <c r="Y103" s="71"/>
+      <c r="Z103" s="73"/>
+      <c r="AA103" s="15"/>
+      <c r="AB103" s="73"/>
+      <c r="AC103" s="71"/>
+      <c r="AD103" s="73"/>
+      <c r="AE103" s="15"/>
+      <c r="AF103" s="73"/>
+      <c r="AG103" s="71"/>
+      <c r="AH103" s="73"/>
+      <c r="AI103" s="71"/>
+      <c r="AJ103" s="73"/>
+      <c r="AK103" s="71"/>
+      <c r="AL103" s="7"/>
+      <c r="AM103" s="22"/>
+    </row>
+    <row r="104" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B104" s="68">
+        <v>1.49</v>
+      </c>
+      <c r="C104" s="69"/>
+      <c r="D104" s="68">
+        <v>1.33</v>
+      </c>
+      <c r="E104" s="2"/>
+      <c r="F104" s="68">
+        <v>1.66</v>
+      </c>
+      <c r="G104" s="2"/>
+      <c r="H104" s="68">
+        <v>0.85</v>
+      </c>
+      <c r="I104" s="69"/>
+      <c r="J104" s="68">
+        <v>1.03</v>
+      </c>
+      <c r="K104" s="69"/>
+      <c r="L104" s="68">
+        <v>0.8</v>
+      </c>
+      <c r="M104" s="69"/>
+      <c r="N104" s="68">
+        <v>0.72</v>
+      </c>
+      <c r="O104" s="69"/>
+      <c r="P104" s="68">
+        <v>0.84</v>
+      </c>
+      <c r="Q104" s="69"/>
+      <c r="R104" s="68">
+        <v>0.72</v>
+      </c>
+      <c r="S104" s="69"/>
+      <c r="T104" s="68">
+        <v>0.95</v>
+      </c>
+      <c r="U104" s="12"/>
+      <c r="V104" s="48"/>
+      <c r="W104" s="12"/>
+      <c r="X104" s="48"/>
+      <c r="Y104" s="7"/>
+      <c r="Z104" s="48"/>
+      <c r="AA104" s="12"/>
+      <c r="AB104" s="48"/>
+      <c r="AC104" s="7"/>
+      <c r="AD104" s="48"/>
+      <c r="AE104" s="12"/>
+      <c r="AF104" s="48"/>
+      <c r="AG104" s="7"/>
+      <c r="AH104" s="48"/>
+      <c r="AI104" s="7"/>
+      <c r="AJ104" s="48"/>
+      <c r="AK104" s="7"/>
+      <c r="AL104" s="7"/>
+      <c r="AM104" s="25"/>
+    </row>
+    <row r="105" spans="1:39" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="B105" s="74">
+        <v>9.15</v>
+      </c>
+      <c r="C105" s="17"/>
+      <c r="D105" s="74">
+        <v>9.08</v>
+      </c>
+      <c r="E105" s="9"/>
+      <c r="F105" s="74">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="G105" s="9"/>
+      <c r="H105" s="74">
+        <v>9.77</v>
+      </c>
+      <c r="I105" s="17"/>
+      <c r="J105" s="74">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="K105" s="17"/>
+      <c r="L105" s="74">
+        <v>9.68</v>
+      </c>
+      <c r="M105" s="17"/>
+      <c r="N105" s="74">
+        <v>9.39</v>
+      </c>
+      <c r="O105" s="17"/>
+      <c r="P105" s="74">
+        <v>9.82</v>
+      </c>
+      <c r="Q105" s="17"/>
+      <c r="R105" s="74">
+        <v>9.69</v>
+      </c>
+      <c r="S105" s="17"/>
+      <c r="T105" s="74">
+        <v>9.9600000000000009</v>
+      </c>
+      <c r="U105" s="15"/>
+      <c r="V105" s="73"/>
+      <c r="W105" s="15"/>
+      <c r="X105" s="73"/>
+      <c r="Y105" s="71"/>
+      <c r="Z105" s="73"/>
+      <c r="AA105" s="15"/>
+      <c r="AB105" s="73"/>
+      <c r="AC105" s="71"/>
+      <c r="AD105" s="73"/>
+      <c r="AE105" s="15"/>
+      <c r="AF105" s="73"/>
+      <c r="AG105" s="71"/>
+      <c r="AH105" s="73"/>
+      <c r="AI105" s="71"/>
+      <c r="AJ105" s="73"/>
+      <c r="AK105" s="71"/>
+      <c r="AL105" s="7"/>
+      <c r="AM105" s="22"/>
+    </row>
+    <row r="106" spans="1:39" s="28" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B106" s="68">
+        <v>4.3</v>
+      </c>
+      <c r="C106" s="69"/>
+      <c r="D106" s="68">
+        <v>4.28</v>
+      </c>
+      <c r="E106" s="2"/>
+      <c r="F106" s="68">
+        <v>4.32</v>
+      </c>
+      <c r="G106" s="2"/>
+      <c r="H106" s="68">
+        <v>4.03</v>
+      </c>
+      <c r="I106" s="69"/>
+      <c r="J106" s="68">
+        <v>3.64</v>
+      </c>
+      <c r="K106" s="69"/>
+      <c r="L106" s="68">
+        <v>4.16</v>
+      </c>
+      <c r="M106" s="69"/>
+      <c r="N106" s="68">
+        <v>4.54</v>
+      </c>
+      <c r="O106" s="69"/>
+      <c r="P106" s="68">
+        <v>3.98</v>
+      </c>
+      <c r="Q106" s="69"/>
+      <c r="R106" s="68">
+        <v>3.28</v>
+      </c>
+      <c r="S106" s="69"/>
+      <c r="T106" s="68">
+        <v>4.66</v>
+      </c>
+      <c r="U106" s="12"/>
+      <c r="V106" s="48"/>
+      <c r="W106" s="12"/>
+      <c r="X106" s="48"/>
+      <c r="Y106" s="7"/>
+      <c r="Z106" s="48"/>
+      <c r="AA106" s="12"/>
+      <c r="AB106" s="48"/>
+      <c r="AC106" s="7"/>
+      <c r="AD106" s="48"/>
+      <c r="AE106" s="12"/>
+      <c r="AF106" s="48"/>
+      <c r="AG106" s="7"/>
+      <c r="AH106" s="48"/>
+      <c r="AI106" s="7"/>
+      <c r="AJ106" s="48"/>
+      <c r="AK106" s="7"/>
+      <c r="AL106" s="7"/>
+      <c r="AM106" s="25"/>
+    </row>
+    <row r="107" spans="1:39" s="23" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="6"/>
+      <c r="B107" s="67"/>
+      <c r="C107" s="6"/>
+      <c r="D107" s="6"/>
+      <c r="E107" s="6"/>
+      <c r="F107" s="6"/>
+      <c r="G107" s="6"/>
+      <c r="H107" s="67"/>
+      <c r="I107" s="6"/>
+      <c r="J107" s="67"/>
+      <c r="K107" s="6"/>
+      <c r="L107" s="67"/>
+      <c r="M107" s="6"/>
+      <c r="N107" s="67"/>
+      <c r="O107" s="6"/>
+      <c r="P107" s="67"/>
+      <c r="Q107" s="6"/>
+      <c r="R107" s="67"/>
+      <c r="S107" s="6"/>
+      <c r="T107" s="67"/>
+      <c r="U107" s="6"/>
+      <c r="V107" s="67"/>
+      <c r="W107" s="6"/>
+      <c r="X107" s="67"/>
+      <c r="Y107" s="6"/>
+      <c r="Z107" s="67"/>
+      <c r="AA107" s="6"/>
+      <c r="AB107" s="67"/>
+      <c r="AC107" s="6"/>
+      <c r="AD107" s="67"/>
+      <c r="AE107" s="6"/>
+      <c r="AF107" s="67"/>
+      <c r="AG107" s="6"/>
+      <c r="AH107" s="67"/>
+      <c r="AI107" s="6"/>
+      <c r="AJ107" s="67"/>
+      <c r="AK107" s="6"/>
+      <c r="AL107" s="22"/>
+      <c r="AM107" s="22"/>
+    </row>
+    <row r="108" spans="1:39" s="23" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="B108" s="86"/>
+      <c r="C108" s="86"/>
+      <c r="D108" s="86"/>
+      <c r="E108" s="86"/>
+      <c r="F108" s="86"/>
+      <c r="G108" s="86"/>
+      <c r="H108" s="86"/>
+      <c r="I108" s="86"/>
+      <c r="J108" s="86"/>
+      <c r="K108" s="86"/>
+      <c r="L108" s="86"/>
+      <c r="M108" s="86"/>
+      <c r="N108" s="86"/>
+      <c r="O108" s="86"/>
+      <c r="P108" s="86"/>
+      <c r="Q108" s="86"/>
+      <c r="R108" s="86"/>
+      <c r="S108" s="86"/>
+      <c r="T108" s="86"/>
+      <c r="U108" s="86"/>
+      <c r="V108" s="86"/>
+      <c r="W108" s="86"/>
+      <c r="X108" s="86"/>
+      <c r="Y108" s="86"/>
+      <c r="Z108" s="86"/>
+      <c r="AA108" s="86"/>
+      <c r="AB108" s="86"/>
+      <c r="AC108" s="86"/>
+      <c r="AD108" s="86"/>
+      <c r="AE108" s="86"/>
+      <c r="AF108" s="86"/>
+      <c r="AG108" s="86"/>
+      <c r="AH108" s="86"/>
+      <c r="AI108" s="86"/>
+      <c r="AJ108" s="86"/>
+      <c r="AK108" s="86"/>
+      <c r="AL108" s="22"/>
+      <c r="AM108" s="22"/>
+    </row>
+    <row r="109" spans="1:39" s="16" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="87" t="s">
+        <v>43</v>
+      </c>
+      <c r="B109" s="87"/>
+      <c r="C109" s="87"/>
+      <c r="D109" s="87"/>
+      <c r="E109" s="87"/>
+      <c r="F109" s="87"/>
+      <c r="G109" s="87"/>
+      <c r="H109" s="87"/>
+      <c r="I109" s="87"/>
+      <c r="J109" s="87"/>
+      <c r="K109" s="87"/>
+      <c r="L109" s="87"/>
+      <c r="M109" s="87"/>
+      <c r="N109" s="87"/>
+      <c r="O109" s="87"/>
+      <c r="P109" s="87"/>
+      <c r="Q109" s="87"/>
+      <c r="R109" s="87"/>
+      <c r="S109" s="87"/>
+      <c r="T109" s="87"/>
+      <c r="U109" s="87"/>
+      <c r="V109" s="87"/>
+      <c r="W109" s="87"/>
+      <c r="X109" s="87"/>
+      <c r="Y109" s="87"/>
+      <c r="Z109" s="87"/>
+      <c r="AA109" s="87"/>
+      <c r="AB109" s="87"/>
+      <c r="AC109" s="87"/>
+      <c r="AD109" s="87"/>
+      <c r="AE109" s="87"/>
+      <c r="AF109" s="87"/>
+      <c r="AG109" s="87"/>
+      <c r="AH109" s="87"/>
+      <c r="AI109" s="87"/>
+      <c r="AJ109" s="87"/>
+      <c r="AK109" s="87"/>
+      <c r="AL109" s="6"/>
+      <c r="AM109" s="6"/>
+    </row>
+    <row r="110" spans="1:39" s="23" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="88" t="s">
+        <v>42</v>
+      </c>
+      <c r="B110" s="88"/>
+      <c r="C110" s="88"/>
+      <c r="D110" s="88"/>
+      <c r="E110" s="88"/>
+      <c r="F110" s="88"/>
+      <c r="G110" s="88"/>
+      <c r="H110" s="88"/>
+      <c r="I110" s="88"/>
+      <c r="J110" s="88"/>
+      <c r="K110" s="88"/>
+      <c r="L110" s="88"/>
+      <c r="M110" s="88"/>
+      <c r="N110" s="88"/>
+      <c r="O110" s="88"/>
+      <c r="P110" s="88"/>
+      <c r="Q110" s="88"/>
+      <c r="R110" s="88"/>
+      <c r="S110" s="88"/>
+      <c r="T110" s="88"/>
+      <c r="U110" s="88"/>
+      <c r="V110" s="88"/>
+      <c r="W110" s="88"/>
+      <c r="X110" s="88"/>
+      <c r="Y110" s="88"/>
+      <c r="Z110" s="88"/>
+      <c r="AA110" s="88"/>
+      <c r="AB110" s="88"/>
+      <c r="AC110" s="88"/>
+      <c r="AD110" s="88"/>
+      <c r="AE110" s="88"/>
+      <c r="AF110" s="88"/>
+      <c r="AG110" s="88"/>
+      <c r="AH110" s="88"/>
+      <c r="AI110" s="88"/>
+      <c r="AJ110" s="88"/>
+      <c r="AK110" s="88"/>
+      <c r="AL110" s="22"/>
+      <c r="AM110" s="22"/>
+    </row>
+    <row r="112" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B112" s="5"/>
+      <c r="C112" s="5"/>
+      <c r="D112" s="34"/>
+      <c r="E112" s="34"/>
+      <c r="F112" s="34"/>
+      <c r="G112" s="34"/>
+      <c r="H112" s="5"/>
+      <c r="I112" s="5"/>
+      <c r="J112" s="5"/>
+      <c r="K112" s="5"/>
+      <c r="L112" s="5"/>
+      <c r="M112" s="5"/>
+      <c r="N112" s="5"/>
+      <c r="O112" s="5"/>
+      <c r="P112" s="5"/>
+      <c r="Q112" s="5"/>
+      <c r="R112" s="5"/>
+      <c r="S112" s="5"/>
+      <c r="T112" s="5"/>
+      <c r="U112" s="5"/>
+      <c r="V112" s="5"/>
+      <c r="W112" s="5"/>
+      <c r="X112" s="5"/>
+      <c r="Y112" s="5"/>
+      <c r="Z112" s="5"/>
+      <c r="AA112" s="5"/>
+      <c r="AB112" s="5"/>
+      <c r="AC112" s="5"/>
+      <c r="AD112" s="5"/>
+      <c r="AE112" s="5"/>
+      <c r="AF112" s="5"/>
+      <c r="AG112" s="5"/>
+      <c r="AH112" s="5"/>
+      <c r="AI112" s="5"/>
+      <c r="AJ112" s="5"/>
+      <c r="AK112" s="5"/>
+    </row>
+    <row r="113" spans="1:39" ht="6" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="7"/>
+      <c r="B113" s="7"/>
+      <c r="C113" s="7"/>
+      <c r="D113" s="7"/>
+      <c r="E113" s="7"/>
+      <c r="F113" s="7"/>
+      <c r="G113" s="7"/>
+      <c r="H113" s="7"/>
+      <c r="I113" s="7"/>
+      <c r="J113" s="7"/>
+      <c r="K113" s="7"/>
+      <c r="L113" s="7"/>
+      <c r="M113" s="7"/>
+      <c r="N113" s="7"/>
+      <c r="O113" s="7"/>
+      <c r="P113" s="7"/>
+      <c r="Q113" s="7"/>
+      <c r="R113" s="7"/>
+      <c r="S113" s="7"/>
+      <c r="T113" s="7"/>
+      <c r="U113" s="7"/>
+      <c r="V113" s="7"/>
+      <c r="W113" s="7"/>
+      <c r="X113" s="7"/>
+      <c r="Y113" s="7"/>
+      <c r="Z113" s="7"/>
+      <c r="AA113" s="7"/>
+      <c r="AB113" s="7"/>
+      <c r="AC113" s="7"/>
+      <c r="AD113" s="7"/>
+      <c r="AE113" s="7"/>
+      <c r="AF113" s="7"/>
+      <c r="AG113" s="7"/>
+      <c r="AH113" s="7"/>
+      <c r="AI113" s="7"/>
+      <c r="AJ113" s="7"/>
+      <c r="AK113" s="7"/>
+    </row>
+    <row r="114" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A114" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B114" s="8" t="str">
+        <f>B$7</f>
+        <v>2Q26 YTD</v>
+      </c>
+      <c r="C114" s="7"/>
+      <c r="D114" s="8" t="str">
         <f>D$7</f>
+        <v>2Q26</v>
+      </c>
+      <c r="E114" s="7"/>
+      <c r="F114" s="8" t="str">
+        <f>F$7</f>
+        <v>1Q26</v>
+      </c>
+      <c r="G114" s="7"/>
+      <c r="H114" s="8" t="str">
+        <f>H$7</f>
         <v>4Q25 YTD</v>
       </c>
-      <c r="E98" s="44"/>
-[...1 lines deleted...]
-        <f>F$7</f>
+      <c r="I114" s="7"/>
+      <c r="J114" s="8" t="str">
+        <f>J$7</f>
         <v>4Q25</v>
       </c>
-      <c r="G98" s="44"/>
-[...1 lines deleted...]
-        <f>H$7</f>
+      <c r="K114" s="7"/>
+      <c r="L114" s="8" t="str">
+        <f>L$7</f>
         <v>3Q25 YTD</v>
       </c>
-      <c r="I98" s="44"/>
-[...1 lines deleted...]
-        <f>J$7</f>
+      <c r="M114" s="7"/>
+      <c r="N114" s="8" t="str">
+        <f>N$7</f>
         <v>3Q25</v>
       </c>
-      <c r="K98" s="44"/>
-[...1 lines deleted...]
-        <f>L$7</f>
+      <c r="O114" s="7"/>
+      <c r="P114" s="8" t="str">
+        <f>P$7</f>
         <v>2Q25 YTD</v>
       </c>
-      <c r="M98" s="44"/>
-[...1 lines deleted...]
-        <f>N$7</f>
+      <c r="Q114" s="7"/>
+      <c r="R114" s="8" t="str">
+        <f>R$7</f>
         <v>2Q25</v>
       </c>
-      <c r="O98" s="44"/>
-[...1 lines deleted...]
-        <f>$P$7</f>
+      <c r="S114" s="7"/>
+      <c r="T114" s="8" t="str">
+        <f>$T$7</f>
         <v>1Q25</v>
       </c>
-      <c r="Q98" s="44"/>
-[...28 lines deleted...]
-      <c r="AF98" s="38" t="s">
+      <c r="U114" s="7"/>
+      <c r="V114" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="W114" s="7"/>
+      <c r="X114" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y114" s="7"/>
+      <c r="Z114" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA114" s="7"/>
+      <c r="AB114" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC114" s="7"/>
+      <c r="AD114" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE114" s="7"/>
+      <c r="AF114" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="AG114" s="7"/>
+      <c r="AH114" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI114" s="7"/>
+      <c r="AJ114" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK114" s="7"/>
+    </row>
+    <row r="115" spans="1:39" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B115" s="49">
+        <f t="shared" ref="B115:B120" si="36">D115+F115</f>
+        <v>203</v>
+      </c>
+      <c r="C115" s="15"/>
+      <c r="D115" s="49">
         <v>97</v>
       </c>
-      <c r="AG98" s="23"/>
-[...210 lines deleted...]
-      <c r="A102" s="39" t="s">
+      <c r="E115" s="15"/>
+      <c r="F115" s="49">
+        <v>106</v>
+      </c>
+      <c r="G115" s="15"/>
+      <c r="H115" s="49">
+        <f t="shared" ref="H115:H120" si="37">J115+L115</f>
+        <v>333</v>
+      </c>
+      <c r="I115" s="15"/>
+      <c r="J115" s="49">
+        <v>95</v>
+      </c>
+      <c r="K115" s="15"/>
+      <c r="L115" s="49">
+        <f t="shared" ref="L115:L120" si="38">N115+P115</f>
+        <v>238</v>
+      </c>
+      <c r="M115" s="15"/>
+      <c r="N115" s="49">
+        <v>87</v>
+      </c>
+      <c r="O115" s="15"/>
+      <c r="P115" s="49">
+        <f t="shared" ref="P115:P120" si="39">R115+T115</f>
+        <v>151</v>
+      </c>
+      <c r="Q115" s="15"/>
+      <c r="R115" s="49">
         <v>79</v>
       </c>
-      <c r="B102" s="100">
-[...522 lines deleted...]
-      <c r="A114" s="23" t="s">
+      <c r="S115" s="15"/>
+      <c r="T115" s="49">
+        <v>72</v>
+      </c>
+      <c r="U115" s="15"/>
+      <c r="V115" s="49">
+        <f t="shared" ref="V115:V116" si="40">X115+Z115</f>
+        <v>321</v>
+      </c>
+      <c r="W115" s="15"/>
+      <c r="X115" s="49">
+        <v>95</v>
+      </c>
+      <c r="Y115" s="15"/>
+      <c r="Z115" s="49">
+        <f t="shared" ref="Z115:Z120" si="41">AB115+AD115</f>
+        <v>226</v>
+      </c>
+      <c r="AA115" s="15"/>
+      <c r="AB115" s="49">
+        <v>106</v>
+      </c>
+      <c r="AC115" s="15"/>
+      <c r="AD115" s="49">
+        <f t="shared" ref="AD115:AD120" si="42">AF115+AH115</f>
+        <v>120</v>
+      </c>
+      <c r="AE115" s="15"/>
+      <c r="AF115" s="49">
+        <v>63</v>
+      </c>
+      <c r="AG115" s="15"/>
+      <c r="AH115" s="49">
         <v>57</v>
       </c>
-      <c r="B114" s="24" t="str">
-[...142 lines deleted...]
-      <c r="AF115" s="70">
+      <c r="AI115" s="15"/>
+      <c r="AJ115" s="49">
         <v>66</v>
       </c>
-      <c r="AG115" s="31"/>
-[...7 lines deleted...]
-      <c r="B116" s="29">
+      <c r="AK115" s="15"/>
+      <c r="AL115" s="6"/>
+      <c r="AM115" s="6"/>
+    </row>
+    <row r="116" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A116" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B116" s="13">
+        <f t="shared" si="36"/>
+        <v>-15</v>
+      </c>
+      <c r="C116" s="12"/>
+      <c r="D116" s="13">
+        <v>-8</v>
+      </c>
+      <c r="E116" s="12"/>
+      <c r="F116" s="13">
         <v>-7</v>
       </c>
-      <c r="C116" s="28"/>
-[...1 lines deleted...]
-        <f t="shared" si="30"/>
+      <c r="G116" s="12"/>
+      <c r="H116" s="13">
+        <f t="shared" si="37"/>
         <v>-24</v>
       </c>
-      <c r="E116" s="28"/>
-      <c r="F116" s="29">
+      <c r="I116" s="12"/>
+      <c r="J116" s="13">
         <v>-6</v>
       </c>
-      <c r="G116" s="28"/>
-[...1 lines deleted...]
-        <f t="shared" si="31"/>
+      <c r="K116" s="12"/>
+      <c r="L116" s="13">
+        <f t="shared" si="38"/>
         <v>-18</v>
       </c>
-      <c r="I116" s="28"/>
-      <c r="J116" s="29">
+      <c r="M116" s="12"/>
+      <c r="N116" s="13">
         <v>-5</v>
       </c>
-      <c r="K116" s="28"/>
-[...1 lines deleted...]
-        <f t="shared" si="32"/>
+      <c r="O116" s="12"/>
+      <c r="P116" s="13">
+        <f t="shared" si="39"/>
         <v>-13</v>
       </c>
-      <c r="M116" s="28"/>
-      <c r="N116" s="29">
+      <c r="Q116" s="12"/>
+      <c r="R116" s="13">
         <v>-7</v>
       </c>
-      <c r="O116" s="28"/>
-      <c r="P116" s="29">
+      <c r="S116" s="12"/>
+      <c r="T116" s="13">
         <v>-6</v>
       </c>
-      <c r="Q116" s="28"/>
-[...1 lines deleted...]
-        <f t="shared" si="33"/>
+      <c r="U116" s="12"/>
+      <c r="V116" s="13">
+        <f t="shared" si="40"/>
         <v>-23</v>
       </c>
-      <c r="S116" s="28"/>
-      <c r="T116" s="29">
+      <c r="W116" s="12"/>
+      <c r="X116" s="13">
         <v>-6</v>
       </c>
-      <c r="U116" s="28"/>
-[...1 lines deleted...]
-        <f t="shared" si="34"/>
+      <c r="Y116" s="12"/>
+      <c r="Z116" s="13">
+        <f t="shared" si="41"/>
         <v>-17</v>
       </c>
-      <c r="W116" s="28"/>
-      <c r="X116" s="29">
+      <c r="AA116" s="12"/>
+      <c r="AB116" s="13">
         <v>-6</v>
       </c>
-      <c r="Y116" s="28"/>
-[...1 lines deleted...]
-        <f t="shared" si="35"/>
+      <c r="AC116" s="12"/>
+      <c r="AD116" s="13">
+        <f t="shared" si="42"/>
         <v>-11</v>
       </c>
-      <c r="AA116" s="28"/>
-      <c r="AB116" s="29">
+      <c r="AE116" s="12"/>
+      <c r="AF116" s="13">
         <v>-6</v>
       </c>
-      <c r="AC116" s="28"/>
-      <c r="AD116" s="29">
+      <c r="AG116" s="12"/>
+      <c r="AH116" s="13">
         <v>-5</v>
       </c>
-      <c r="AE116" s="28"/>
-      <c r="AF116" s="29">
+      <c r="AI116" s="12"/>
+      <c r="AJ116" s="13">
         <v>-6</v>
       </c>
-      <c r="AG116" s="28"/>
-[...49 lines deleted...]
-      <c r="V117" s="26">
+      <c r="AK116" s="12"/>
+    </row>
+    <row r="117" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A117" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B117" s="10">
+        <f t="shared" si="36"/>
+        <v>0</v>
+      </c>
+      <c r="C117" s="14"/>
+      <c r="D117" s="10">
+        <v>0</v>
+      </c>
+      <c r="E117" s="14"/>
+      <c r="F117" s="10">
+        <v>0</v>
+      </c>
+      <c r="G117" s="14"/>
+      <c r="H117" s="10">
+        <f t="shared" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="I117" s="14"/>
+      <c r="J117" s="10">
+        <v>0</v>
+      </c>
+      <c r="K117" s="14"/>
+      <c r="L117" s="10">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="M117" s="14"/>
+      <c r="N117" s="10">
+        <v>0</v>
+      </c>
+      <c r="O117" s="14"/>
+      <c r="P117" s="10">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="Q117" s="14"/>
+      <c r="R117" s="10">
+        <v>0</v>
+      </c>
+      <c r="S117" s="14"/>
+      <c r="T117" s="10">
+        <v>0</v>
+      </c>
+      <c r="U117" s="14"/>
+      <c r="V117" s="10">
         <f>X117+Z117</f>
         <v>-3</v>
       </c>
-      <c r="W117" s="30"/>
-[...5 lines deleted...]
-        <f t="shared" si="35"/>
+      <c r="W117" s="14"/>
+      <c r="X117" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y117" s="14"/>
+      <c r="Z117" s="10">
+        <f>AB117+AD117</f>
         <v>-3</v>
       </c>
-      <c r="AA117" s="30"/>
-      <c r="AB117" s="26">
+      <c r="AA117" s="14"/>
+      <c r="AB117" s="10">
+        <v>0</v>
+      </c>
+      <c r="AC117" s="14"/>
+      <c r="AD117" s="10">
+        <f t="shared" si="42"/>
+        <v>-3</v>
+      </c>
+      <c r="AE117" s="14"/>
+      <c r="AF117" s="10">
         <v>-1</v>
       </c>
-      <c r="AC117" s="30"/>
-      <c r="AD117" s="26">
+      <c r="AG117" s="14"/>
+      <c r="AH117" s="10">
         <v>-2</v>
       </c>
-      <c r="AE117" s="30"/>
-      <c r="AF117" s="26">
+      <c r="AI117" s="14"/>
+      <c r="AJ117" s="10">
         <v>-4</v>
       </c>
-      <c r="AG117" s="30"/>
-[...41 lines deleted...]
-        <f t="shared" ref="R118:R120" si="36">T118+V118</f>
+      <c r="AK117" s="14"/>
+    </row>
+    <row r="118" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A118" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B118" s="33">
+        <f t="shared" si="36"/>
+        <v>0</v>
+      </c>
+      <c r="C118" s="32"/>
+      <c r="D118" s="33">
+        <v>0</v>
+      </c>
+      <c r="E118" s="32"/>
+      <c r="F118" s="33">
+        <v>0</v>
+      </c>
+      <c r="G118" s="32"/>
+      <c r="H118" s="33">
+        <f t="shared" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="I118" s="32"/>
+      <c r="J118" s="33">
+        <v>0</v>
+      </c>
+      <c r="K118" s="32"/>
+      <c r="L118" s="33">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="M118" s="32"/>
+      <c r="N118" s="33">
+        <v>0</v>
+      </c>
+      <c r="O118" s="32"/>
+      <c r="P118" s="33">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="Q118" s="32"/>
+      <c r="R118" s="33">
+        <v>0</v>
+      </c>
+      <c r="S118" s="32"/>
+      <c r="T118" s="33">
+        <v>0</v>
+      </c>
+      <c r="U118" s="32"/>
+      <c r="V118" s="33">
+        <f t="shared" ref="V118:V120" si="43">X118+Z118</f>
         <v>-12</v>
       </c>
-      <c r="S118" s="49"/>
-      <c r="T118" s="50">
+      <c r="W118" s="32"/>
+      <c r="X118" s="33">
         <v>-3</v>
       </c>
-      <c r="U118" s="49"/>
-[...1 lines deleted...]
-        <f t="shared" ref="V118:V119" si="37">X118+Z118</f>
+      <c r="Y118" s="32"/>
+      <c r="Z118" s="33">
+        <f t="shared" ref="Z118:Z119" si="44">AB118+AD118</f>
         <v>-9</v>
       </c>
-      <c r="W118" s="49"/>
-      <c r="X118" s="50">
+      <c r="AA118" s="32"/>
+      <c r="AB118" s="33">
         <v>-9</v>
       </c>
-      <c r="Y118" s="49"/>
-[...18 lines deleted...]
-      <c r="A119" s="30" t="s">
+      <c r="AC118" s="32"/>
+      <c r="AD118" s="33">
+        <v>0</v>
+      </c>
+      <c r="AE118" s="32"/>
+      <c r="AF118" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG118" s="32"/>
+      <c r="AH118" s="33">
+        <v>0</v>
+      </c>
+      <c r="AI118" s="32"/>
+      <c r="AJ118" s="33">
+        <v>0</v>
+      </c>
+      <c r="AK118" s="32"/>
+    </row>
+    <row r="119" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A119" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B119" s="10">
+        <f t="shared" si="36"/>
+        <v>0</v>
+      </c>
+      <c r="C119" s="14"/>
+      <c r="D119" s="10">
+        <v>0</v>
+      </c>
+      <c r="E119" s="14"/>
+      <c r="F119" s="10">
+        <v>0</v>
+      </c>
+      <c r="G119" s="14"/>
+      <c r="H119" s="10">
+        <f t="shared" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="I119" s="14"/>
+      <c r="J119" s="10">
+        <v>0</v>
+      </c>
+      <c r="K119" s="14"/>
+      <c r="L119" s="10">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="M119" s="14"/>
+      <c r="N119" s="10">
+        <v>0</v>
+      </c>
+      <c r="O119" s="14"/>
+      <c r="P119" s="10">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="Q119" s="14"/>
+      <c r="R119" s="10">
+        <v>0</v>
+      </c>
+      <c r="S119" s="14"/>
+      <c r="T119" s="10">
+        <v>0</v>
+      </c>
+      <c r="U119" s="14"/>
+      <c r="V119" s="10">
+        <f t="shared" si="43"/>
+        <v>-2</v>
+      </c>
+      <c r="W119" s="14"/>
+      <c r="X119" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y119" s="14"/>
+      <c r="Z119" s="10">
+        <f t="shared" si="44"/>
+        <v>-2</v>
+      </c>
+      <c r="AA119" s="14"/>
+      <c r="AB119" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AC119" s="14"/>
+      <c r="AD119" s="10">
+        <v>0</v>
+      </c>
+      <c r="AE119" s="14"/>
+      <c r="AF119" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG119" s="14"/>
+      <c r="AH119" s="10">
+        <v>0</v>
+      </c>
+      <c r="AI119" s="14"/>
+      <c r="AJ119" s="10">
+        <v>0</v>
+      </c>
+      <c r="AK119" s="14"/>
+    </row>
+    <row r="120" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A120" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="B120" s="33">
+        <f t="shared" si="36"/>
+        <v>0</v>
+      </c>
+      <c r="C120" s="32"/>
+      <c r="D120" s="33">
+        <v>0</v>
+      </c>
+      <c r="E120" s="32"/>
+      <c r="F120" s="33">
+        <v>0</v>
+      </c>
+      <c r="G120" s="32"/>
+      <c r="H120" s="33">
+        <f t="shared" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="I120" s="32"/>
+      <c r="J120" s="33">
+        <v>0</v>
+      </c>
+      <c r="K120" s="32"/>
+      <c r="L120" s="33">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="M120" s="32"/>
+      <c r="N120" s="33">
+        <v>0</v>
+      </c>
+      <c r="O120" s="32"/>
+      <c r="P120" s="33">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="Q120" s="32"/>
+      <c r="R120" s="33">
+        <v>0</v>
+      </c>
+      <c r="S120" s="32"/>
+      <c r="T120" s="33">
+        <v>0</v>
+      </c>
+      <c r="U120" s="32"/>
+      <c r="V120" s="33">
+        <f t="shared" si="43"/>
+        <v>-2</v>
+      </c>
+      <c r="W120" s="32"/>
+      <c r="X120" s="33">
+        <v>-1</v>
+      </c>
+      <c r="Y120" s="32"/>
+      <c r="Z120" s="33">
+        <f t="shared" si="41"/>
+        <v>-1</v>
+      </c>
+      <c r="AA120" s="32"/>
+      <c r="AB120" s="33">
+        <f>-11+9+2</f>
+        <v>0</v>
+      </c>
+      <c r="AC120" s="3"/>
+      <c r="AD120" s="33">
+        <f t="shared" si="42"/>
+        <v>-1</v>
+      </c>
+      <c r="AE120" s="32"/>
+      <c r="AF120" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG120" s="32"/>
+      <c r="AH120" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AI120" s="32"/>
+      <c r="AJ120" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AK120" s="32"/>
+    </row>
+    <row r="121" spans="1:39" s="16" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B121" s="40">
+        <f>SUM(B115:B120)</f>
+        <v>188</v>
+      </c>
+      <c r="C121" s="15"/>
+      <c r="D121" s="40">
+        <f>SUM(D115:D120)</f>
+        <v>89</v>
+      </c>
+      <c r="E121" s="15"/>
+      <c r="F121" s="40">
+        <f>SUM(F115:F120)</f>
+        <v>99</v>
+      </c>
+      <c r="G121" s="15"/>
+      <c r="H121" s="40">
+        <f>SUM(H115:H120)</f>
+        <v>309</v>
+      </c>
+      <c r="I121" s="15"/>
+      <c r="J121" s="40">
+        <f>SUM(J115:J120)</f>
+        <v>89</v>
+      </c>
+      <c r="K121" s="15"/>
+      <c r="L121" s="40">
+        <f>SUM(L115:L120)</f>
+        <v>220</v>
+      </c>
+      <c r="M121" s="15"/>
+      <c r="N121" s="40">
+        <f>SUM(N115:N120)</f>
+        <v>82</v>
+      </c>
+      <c r="O121" s="15"/>
+      <c r="P121" s="40">
+        <f>SUM(P115:P120)</f>
+        <v>138</v>
+      </c>
+      <c r="Q121" s="15"/>
+      <c r="R121" s="40">
+        <f>SUM(R115:R120)</f>
+        <v>72</v>
+      </c>
+      <c r="S121" s="15"/>
+      <c r="T121" s="40">
+        <f>SUM(T115:T120)</f>
+        <v>66</v>
+      </c>
+      <c r="U121" s="15"/>
+      <c r="V121" s="40">
+        <f>SUM(V115:V120)</f>
+        <v>279</v>
+      </c>
+      <c r="W121" s="15"/>
+      <c r="X121" s="40">
+        <f>SUM(X115:X120)</f>
+        <v>85</v>
+      </c>
+      <c r="Y121" s="15"/>
+      <c r="Z121" s="40">
+        <f>SUM(Z115:Z120)</f>
+        <v>194</v>
+      </c>
+      <c r="AA121" s="15"/>
+      <c r="AB121" s="40">
+        <f>SUM(AB115:AB120)</f>
+        <v>89</v>
+      </c>
+      <c r="AC121" s="15"/>
+      <c r="AD121" s="40">
+        <f>SUM(AD115:AD120)</f>
         <v>105</v>
       </c>
-      <c r="B119" s="26">
-[...146 lines deleted...]
-      <c r="A121" s="31" t="s">
+      <c r="AE121" s="15"/>
+      <c r="AF121" s="40">
+        <f>SUM(AF115:AF120)</f>
+        <v>56</v>
+      </c>
+      <c r="AG121" s="15"/>
+      <c r="AH121" s="40">
+        <f>SUM(AH115:AH120)</f>
+        <v>49</v>
+      </c>
+      <c r="AI121" s="15"/>
+      <c r="AJ121" s="40">
+        <f>SUM(AJ115:AJ120)</f>
+        <v>55</v>
+      </c>
+      <c r="AK121" s="15"/>
+      <c r="AL121" s="6"/>
+      <c r="AM121" s="6"/>
+    </row>
+    <row r="122" spans="1:39" s="23" customFormat="1" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B122" s="59">
+        <v>7.4</v>
+      </c>
+      <c r="C122" s="22"/>
+      <c r="D122" s="59">
+        <v>7.16</v>
+      </c>
+      <c r="E122" s="22"/>
+      <c r="F122" s="59">
+        <v>7.63</v>
+      </c>
+      <c r="G122" s="22"/>
+      <c r="H122" s="59">
+        <v>6.61</v>
+      </c>
+      <c r="I122" s="22"/>
+      <c r="J122" s="59">
+        <v>7.51</v>
+      </c>
+      <c r="K122" s="22"/>
+      <c r="L122" s="59">
+        <v>6.31</v>
+      </c>
+      <c r="M122" s="22"/>
+      <c r="N122" s="59">
+        <v>6.92</v>
+      </c>
+      <c r="O122" s="22"/>
+      <c r="P122" s="59">
+        <v>6.01</v>
+      </c>
+      <c r="Q122" s="22"/>
+      <c r="R122" s="59">
+        <v>6.33</v>
+      </c>
+      <c r="S122" s="22"/>
+      <c r="T122" s="59">
+        <v>5.69</v>
+      </c>
+      <c r="U122" s="60"/>
+      <c r="V122" s="59">
+        <v>8.01</v>
+      </c>
+      <c r="W122" s="60"/>
+      <c r="X122" s="59">
+        <v>7.32</v>
+      </c>
+      <c r="Y122" s="61"/>
+      <c r="Z122" s="59">
+        <v>8.33</v>
+      </c>
+      <c r="AA122" s="60"/>
+      <c r="AB122" s="59">
+        <v>7.96</v>
+      </c>
+      <c r="AC122" s="61"/>
+      <c r="AD122" s="59">
+        <v>8.69</v>
+      </c>
+      <c r="AE122" s="60"/>
+      <c r="AF122" s="59">
+        <v>9.17</v>
+      </c>
+      <c r="AG122" s="61"/>
+      <c r="AH122" s="59">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="AI122" s="61"/>
+      <c r="AJ122" s="59">
+        <v>8.69</v>
+      </c>
+      <c r="AK122" s="32"/>
+      <c r="AL122" s="22"/>
+      <c r="AM122" s="22"/>
+    </row>
+    <row r="123" spans="1:39" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B123" s="58">
+        <v>6.85</v>
+      </c>
+      <c r="C123" s="15"/>
+      <c r="D123" s="58">
+        <v>6.57</v>
+      </c>
+      <c r="E123" s="15"/>
+      <c r="F123" s="58">
+        <v>7.13</v>
+      </c>
+      <c r="G123" s="15"/>
+      <c r="H123" s="58">
+        <v>6.14</v>
+      </c>
+      <c r="I123" s="15"/>
+      <c r="J123" s="58">
+        <v>7.04</v>
+      </c>
+      <c r="K123" s="15"/>
+      <c r="L123" s="58">
+        <v>5.83</v>
+      </c>
+      <c r="M123" s="15"/>
+      <c r="N123" s="58">
+        <v>6.52</v>
+      </c>
+      <c r="O123" s="15"/>
+      <c r="P123" s="58">
+        <v>5.49</v>
+      </c>
+      <c r="Q123" s="15"/>
+      <c r="R123" s="58">
+        <v>5.77</v>
+      </c>
+      <c r="S123" s="15"/>
+      <c r="T123" s="58">
+        <f>(T121*1000)/12655</f>
+        <v>5.2153299091268277</v>
+      </c>
+      <c r="U123" s="15"/>
+      <c r="V123" s="58">
+        <v>6.96</v>
+      </c>
+      <c r="W123" s="15"/>
+      <c r="X123" s="58">
+        <v>6.55</v>
+      </c>
+      <c r="Y123" s="15"/>
+      <c r="Z123" s="58">
+        <v>7.15</v>
+      </c>
+      <c r="AA123" s="15"/>
+      <c r="AB123" s="58">
+        <v>6.68</v>
+      </c>
+      <c r="AC123" s="15"/>
+      <c r="AD123" s="58">
+        <v>7.6</v>
+      </c>
+      <c r="AE123" s="15"/>
+      <c r="AF123" s="58">
+        <v>8.15</v>
+      </c>
+      <c r="AG123" s="15"/>
+      <c r="AH123" s="58">
+        <v>7.06</v>
+      </c>
+      <c r="AI123" s="15"/>
+      <c r="AJ123" s="58">
+        <v>7.24</v>
+      </c>
+      <c r="AK123" s="15"/>
+      <c r="AL123" s="6"/>
+      <c r="AM123" s="6"/>
+    </row>
+    <row r="125" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B125" s="5"/>
+      <c r="C125" s="5"/>
+      <c r="D125" s="5"/>
+      <c r="E125" s="5"/>
+      <c r="F125" s="5"/>
+      <c r="G125" s="5"/>
+      <c r="H125" s="5"/>
+      <c r="I125" s="5"/>
+      <c r="J125" s="5"/>
+      <c r="K125" s="5"/>
+      <c r="L125" s="5"/>
+      <c r="M125" s="5"/>
+      <c r="N125" s="5"/>
+      <c r="O125" s="5"/>
+      <c r="P125" s="5"/>
+      <c r="Q125" s="5"/>
+      <c r="R125" s="5"/>
+      <c r="S125" s="5"/>
+      <c r="T125" s="5"/>
+      <c r="U125" s="5"/>
+      <c r="V125" s="5"/>
+      <c r="W125" s="5"/>
+      <c r="X125" s="5"/>
+      <c r="Y125" s="5"/>
+      <c r="Z125" s="5"/>
+      <c r="AA125" s="5"/>
+      <c r="AB125" s="5"/>
+      <c r="AC125" s="5"/>
+      <c r="AD125" s="5"/>
+      <c r="AE125" s="5"/>
+      <c r="AF125" s="5"/>
+      <c r="AG125" s="5"/>
+      <c r="AH125" s="5"/>
+      <c r="AI125" s="5"/>
+      <c r="AJ125" s="5"/>
+      <c r="AK125" s="5"/>
+    </row>
+    <row r="126" spans="1:39" ht="6" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="7"/>
+      <c r="B126" s="7"/>
+      <c r="C126" s="7"/>
+      <c r="D126" s="7"/>
+      <c r="E126" s="7"/>
+      <c r="F126" s="7"/>
+      <c r="G126" s="7"/>
+      <c r="H126" s="7"/>
+      <c r="I126" s="7"/>
+      <c r="J126" s="7"/>
+      <c r="K126" s="7"/>
+      <c r="L126" s="7"/>
+      <c r="M126" s="7"/>
+      <c r="N126" s="7"/>
+      <c r="O126" s="7"/>
+      <c r="P126" s="7"/>
+      <c r="Q126" s="7"/>
+      <c r="R126" s="7"/>
+      <c r="S126" s="7"/>
+      <c r="T126" s="7"/>
+      <c r="U126" s="7"/>
+      <c r="V126" s="7"/>
+      <c r="W126" s="7"/>
+      <c r="X126" s="7"/>
+      <c r="Y126" s="7"/>
+      <c r="Z126" s="7"/>
+      <c r="AA126" s="7"/>
+      <c r="AB126" s="7"/>
+      <c r="AC126" s="7"/>
+      <c r="AD126" s="7"/>
+      <c r="AE126" s="7"/>
+      <c r="AF126" s="7"/>
+      <c r="AG126" s="7"/>
+      <c r="AH126" s="7"/>
+      <c r="AI126" s="7"/>
+      <c r="AJ126" s="7"/>
+      <c r="AK126" s="7"/>
+    </row>
+    <row r="127" spans="1:39" x14ac:dyDescent="0.2">
+      <c r="A127" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B127" s="37" t="s">
+        <v>123</v>
+      </c>
+      <c r="C127" s="7"/>
+      <c r="D127" s="7"/>
+      <c r="E127" s="7"/>
+      <c r="F127" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="G127" s="7"/>
+      <c r="H127" s="37" t="s">
+        <v>111</v>
+      </c>
+      <c r="I127" s="7"/>
+      <c r="J127" s="7"/>
+      <c r="K127" s="7"/>
+      <c r="L127" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="M127" s="7"/>
+      <c r="N127" s="7"/>
+      <c r="O127" s="7"/>
+      <c r="P127" s="37" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q127" s="7"/>
+      <c r="R127" s="7"/>
+      <c r="S127" s="7"/>
+      <c r="T127" s="37" t="s">
+        <v>95</v>
+      </c>
+      <c r="U127" s="7"/>
+      <c r="V127" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="W127" s="7"/>
+      <c r="X127" s="7"/>
+      <c r="Y127" s="7"/>
+      <c r="Z127" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA127" s="7"/>
+      <c r="AB127" s="7"/>
+      <c r="AC127" s="7"/>
+      <c r="AD127" s="50"/>
+      <c r="AE127" s="7"/>
+      <c r="AF127" s="7"/>
+      <c r="AG127" s="7"/>
+      <c r="AH127" s="50"/>
+      <c r="AI127" s="7"/>
+      <c r="AJ127" s="7"/>
+      <c r="AK127" s="7"/>
+    </row>
+    <row r="128" spans="1:39" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B121" s="57">
-[...352 lines deleted...]
-      <c r="B128" s="70">
+      <c r="B128" s="49">
+        <v>1300</v>
+      </c>
+      <c r="C128" s="15"/>
+      <c r="D128" s="15"/>
+      <c r="E128" s="15"/>
+      <c r="F128" s="49">
         <v>1325</v>
       </c>
-      <c r="C128" s="31"/>
-      <c r="D128" s="70">
+      <c r="G128" s="15"/>
+      <c r="H128" s="49">
         <v>1300</v>
       </c>
-      <c r="E128" s="31"/>
-[...2 lines deleted...]
-      <c r="H128" s="70">
+      <c r="I128" s="15"/>
+      <c r="J128" s="15"/>
+      <c r="K128" s="15"/>
+      <c r="L128" s="49">
         <v>1022</v>
       </c>
-      <c r="I128" s="31"/>
-[...2 lines deleted...]
-      <c r="L128" s="70">
+      <c r="M128" s="15"/>
+      <c r="N128" s="15"/>
+      <c r="O128" s="15"/>
+      <c r="P128" s="49">
         <v>1022</v>
       </c>
-      <c r="M128" s="31"/>
-[...2 lines deleted...]
-      <c r="P128" s="70">
+      <c r="Q128" s="15"/>
+      <c r="R128" s="15"/>
+      <c r="S128" s="15"/>
+      <c r="T128" s="49">
         <v>1022</v>
       </c>
-      <c r="Q128" s="31"/>
-      <c r="R128" s="70">
+      <c r="U128" s="15"/>
+      <c r="V128" s="49">
         <f>1145</f>
         <v>1145</v>
       </c>
-      <c r="S128" s="31"/>
-[...2 lines deleted...]
-      <c r="V128" s="70">
+      <c r="W128" s="15"/>
+      <c r="X128" s="15"/>
+      <c r="Y128" s="15"/>
+      <c r="Z128" s="49">
         <f>1145</f>
         <v>1145</v>
       </c>
-      <c r="W128" s="31"/>
-[...17 lines deleted...]
-      <c r="B129" s="27">
+      <c r="AA128" s="15"/>
+      <c r="AB128" s="15"/>
+      <c r="AC128" s="15"/>
+      <c r="AD128" s="51"/>
+      <c r="AE128" s="15"/>
+      <c r="AF128" s="15"/>
+      <c r="AG128" s="15"/>
+      <c r="AH128" s="51"/>
+      <c r="AI128" s="15"/>
+      <c r="AJ128" s="15"/>
+      <c r="AK128" s="15"/>
+      <c r="AL128" s="6"/>
+      <c r="AM128" s="6"/>
+    </row>
+    <row r="129" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A129" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B129" s="85">
+        <v>-43</v>
+      </c>
+      <c r="C129" s="25"/>
+      <c r="D129" s="25"/>
+      <c r="E129" s="25"/>
+      <c r="F129" s="11">
         <v>-25</v>
       </c>
-      <c r="C129" s="42"/>
-      <c r="D129" s="27">
+      <c r="G129" s="25"/>
+      <c r="H129" s="11">
         <v>-117</v>
       </c>
-      <c r="E129" s="42"/>
-[...2 lines deleted...]
-      <c r="H129" s="27">
+      <c r="I129" s="25"/>
+      <c r="J129" s="25"/>
+      <c r="K129" s="25"/>
+      <c r="L129" s="11">
         <v>-180</v>
       </c>
-      <c r="I129" s="42"/>
-[...2 lines deleted...]
-      <c r="L129" s="27">
+      <c r="M129" s="25"/>
+      <c r="N129" s="25"/>
+      <c r="O129" s="25"/>
+      <c r="P129" s="11">
         <v>-56</v>
       </c>
-      <c r="M129" s="42"/>
-[...2 lines deleted...]
-      <c r="P129" s="27">
+      <c r="Q129" s="25"/>
+      <c r="R129" s="25"/>
+      <c r="S129" s="25"/>
+      <c r="T129" s="11">
         <v>-199</v>
       </c>
-      <c r="Q129" s="42"/>
-      <c r="R129" s="27">
+      <c r="U129" s="25"/>
+      <c r="V129" s="11">
         <v>-372</v>
       </c>
-      <c r="S129" s="42"/>
-[...2 lines deleted...]
-      <c r="V129" s="27">
+      <c r="W129" s="25"/>
+      <c r="X129" s="25"/>
+      <c r="Y129" s="25"/>
+      <c r="Z129" s="11">
         <v>-241</v>
       </c>
-      <c r="W129" s="42"/>
-[...15 lines deleted...]
-      <c r="B130" s="43">
+      <c r="AA129" s="25"/>
+      <c r="AB129" s="25"/>
+      <c r="AC129" s="25"/>
+      <c r="AD129" s="52"/>
+      <c r="AE129" s="25"/>
+      <c r="AF129" s="25"/>
+      <c r="AG129" s="25"/>
+      <c r="AH129" s="52"/>
+      <c r="AI129" s="25"/>
+      <c r="AJ129" s="25"/>
+      <c r="AK129" s="25"/>
+    </row>
+    <row r="130" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A130" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B130" s="26">
         <f>SUM(B128:B129)</f>
+        <v>1257</v>
+      </c>
+      <c r="C130" s="15"/>
+      <c r="D130" s="15"/>
+      <c r="E130" s="15"/>
+      <c r="F130" s="26">
+        <f>SUM(F128:F129)</f>
         <v>1300</v>
       </c>
-      <c r="C130" s="31"/>
-[...1 lines deleted...]
-        <f>SUM(D128:D129)</f>
+      <c r="G130" s="15"/>
+      <c r="H130" s="26">
+        <f>SUM(H128:H129)</f>
         <v>1183</v>
       </c>
-      <c r="E130" s="31"/>
-[...3 lines deleted...]
-        <f>SUM(H128:H129)</f>
+      <c r="I130" s="15"/>
+      <c r="J130" s="15"/>
+      <c r="K130" s="15"/>
+      <c r="L130" s="26">
+        <f>SUM(L128:L129)</f>
         <v>842</v>
       </c>
-      <c r="I130" s="31"/>
-[...3 lines deleted...]
-        <f>SUM(L128:L129)</f>
+      <c r="M130" s="15"/>
+      <c r="N130" s="15"/>
+      <c r="O130" s="15"/>
+      <c r="P130" s="26">
+        <f>SUM(P128:P129)</f>
         <v>966</v>
       </c>
-      <c r="M130" s="31"/>
-[...3 lines deleted...]
-        <f>SUM(P128:P129)</f>
+      <c r="Q130" s="15"/>
+      <c r="R130" s="15"/>
+      <c r="S130" s="15"/>
+      <c r="T130" s="26">
+        <f>SUM(T128:T129)</f>
         <v>823</v>
       </c>
-      <c r="Q130" s="31"/>
-[...1 lines deleted...]
-        <f>SUM(R128:R129)</f>
+      <c r="U130" s="15"/>
+      <c r="V130" s="26">
+        <f>SUM(V128:V129)</f>
         <v>773</v>
       </c>
-      <c r="S130" s="31"/>
-[...3 lines deleted...]
-        <f>SUM(V128:V129)</f>
+      <c r="W130" s="15"/>
+      <c r="X130" s="15"/>
+      <c r="Y130" s="15"/>
+      <c r="Z130" s="26">
+        <f>SUM(Z128:Z129)</f>
         <v>904</v>
       </c>
-      <c r="W130" s="31"/>
-[...16 lines deleted...]
-        <f>B41+F41+J41+N41</f>
+      <c r="AA130" s="15"/>
+      <c r="AB130" s="15"/>
+      <c r="AC130" s="15"/>
+      <c r="AD130" s="53"/>
+      <c r="AE130" s="15"/>
+      <c r="AF130" s="15"/>
+      <c r="AG130" s="15"/>
+      <c r="AH130" s="53"/>
+      <c r="AI130" s="15"/>
+      <c r="AJ130" s="15"/>
+      <c r="AK130" s="15"/>
+    </row>
+    <row r="131" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A131" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B131" s="30">
+        <f>D41+F41+J41+N41</f>
+        <v>1231</v>
+      </c>
+      <c r="F131" s="30">
+        <f>F41+J41+N41+R41</f>
         <v>1217</v>
       </c>
-      <c r="D131" s="47">
-        <f>F41+J41+N41+P41</f>
+      <c r="H131" s="30">
+        <f>J41+N41+R41+T41</f>
         <v>1241</v>
       </c>
-      <c r="H131" s="47">
-        <f>J41+N41+P41+T41</f>
+      <c r="L131" s="30">
+        <f>N41+R41+T41+X41</f>
         <v>1306</v>
       </c>
-      <c r="L131" s="47">
-        <f>N41+P41+T41+X41</f>
+      <c r="P131" s="30">
+        <f>R41+T41+X41+AB41</f>
         <v>1370</v>
       </c>
-      <c r="P131" s="47">
-        <f>P41+T41+X41+AB41</f>
+      <c r="T131" s="30">
+        <f>T41+X41+AB41+AF41</f>
         <v>1185</v>
       </c>
-      <c r="R131" s="47">
-        <f>R41</f>
+      <c r="V131" s="30">
+        <f>V41</f>
         <v>1006</v>
       </c>
-      <c r="V131" s="47">
-        <f>X41+AB41+AD41+AF41</f>
+      <c r="Z131" s="30">
+        <f>AB41+AF41+AH41+AJ41</f>
         <v>869</v>
       </c>
-      <c r="Z131" s="78"/>
-[...111 lines deleted...]
-      <c r="C145" s="56"/>
+      <c r="AD131" s="54"/>
+      <c r="AH131" s="54"/>
+    </row>
+    <row r="132" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A132" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B132" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="C132" s="15"/>
+      <c r="D132" s="15"/>
+      <c r="E132" s="15"/>
+      <c r="F132" s="29" t="s">
+        <v>122</v>
+      </c>
+      <c r="G132" s="15"/>
+      <c r="H132" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="I132" s="15"/>
+      <c r="J132" s="15"/>
+      <c r="K132" s="15"/>
+      <c r="L132" s="29" t="s">
+        <v>89</v>
+      </c>
+      <c r="M132" s="15"/>
+      <c r="N132" s="15"/>
+      <c r="O132" s="15"/>
+      <c r="P132" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q132" s="15"/>
+      <c r="R132" s="15"/>
+      <c r="S132" s="15"/>
+      <c r="T132" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="U132" s="15"/>
+      <c r="V132" s="29" t="s">
+        <v>64</v>
+      </c>
+      <c r="W132" s="15"/>
+      <c r="X132" s="15"/>
+      <c r="Y132" s="15"/>
+      <c r="Z132" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA132" s="15"/>
+      <c r="AB132" s="15"/>
+      <c r="AC132" s="15"/>
+      <c r="AD132" s="55"/>
+      <c r="AE132" s="15"/>
+      <c r="AF132" s="15"/>
+      <c r="AG132" s="15"/>
+      <c r="AH132" s="55"/>
+      <c r="AI132" s="15"/>
+      <c r="AJ132" s="15"/>
+      <c r="AK132" s="15"/>
+    </row>
+    <row r="134" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="H134" s="48"/>
+      <c r="L134" s="48"/>
+    </row>
+    <row r="135" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="B135" s="31"/>
+      <c r="H135" s="31"/>
+      <c r="J135" s="31"/>
+      <c r="L135" s="31"/>
+      <c r="N135" s="31"/>
+      <c r="P135" s="31"/>
+      <c r="R135" s="31"/>
+      <c r="T135" s="31"/>
+    </row>
+    <row r="136" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="B136" s="31"/>
+      <c r="H136" s="31"/>
+      <c r="J136" s="31"/>
+      <c r="L136" s="31"/>
+      <c r="N136" s="31"/>
+      <c r="P136" s="31"/>
+      <c r="R136" s="31"/>
+      <c r="T136" s="31"/>
+    </row>
+    <row r="137" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A137" s="3"/>
+      <c r="D137" s="3"/>
+      <c r="E137" s="3"/>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
+    </row>
+    <row r="138" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A138" s="3"/>
+      <c r="D138" s="3"/>
+      <c r="E138" s="3"/>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
+    </row>
+    <row r="139" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A139" s="3"/>
+      <c r="D139" s="3"/>
+      <c r="E139" s="3"/>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
+    </row>
+    <row r="140" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A140" s="3"/>
+      <c r="D140" s="3"/>
+      <c r="E140" s="3"/>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
+    </row>
+    <row r="141" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A141" s="3"/>
+      <c r="D141" s="3"/>
+      <c r="E141" s="3"/>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
+    </row>
+    <row r="143" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A143" s="3"/>
+      <c r="D143" s="3"/>
+      <c r="E143" s="3"/>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
+    </row>
+    <row r="145" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A145" s="39"/>
+      <c r="D145" s="39"/>
+      <c r="E145" s="39"/>
+      <c r="F145" s="39"/>
+      <c r="G145" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A53:AG53"/>
-[...2 lines deleted...]
-    <mergeCell ref="A110:AG110"/>
+    <mergeCell ref="A53:AK53"/>
+    <mergeCell ref="A108:AK108"/>
+    <mergeCell ref="A109:AK109"/>
+    <mergeCell ref="A110:AK110"/>
   </mergeCells>
-  <conditionalFormatting sqref="A132 C132 S132:U132 W132:Y132 AA132:AC132">
-    <cfRule type="expression" dxfId="15" priority="835">
+  <conditionalFormatting sqref="A130 W130:Y130 AA130:AC130 AE130:AG130">
+    <cfRule type="expression" dxfId="14" priority="842">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A76:AG76">
-    <cfRule type="expression" dxfId="14" priority="4">
+  <conditionalFormatting sqref="A76:AK76 A90:AK90 A92:AK92 A94:AK94 A115:AK115 A128:AK128 A132 G132 W132:Y132 AA132:AC132 AE132:AG132">
+    <cfRule type="expression" dxfId="13" priority="840">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A90:AG90 A92:AG92 A94:AG94 A130 S130:U130 W130:Y130 AA130:AC130">
-    <cfRule type="expression" dxfId="13" priority="837">
+  <conditionalFormatting sqref="C130:E130">
+    <cfRule type="expression" dxfId="12" priority="2">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A115:AG115">
-    <cfRule type="expression" dxfId="12" priority="3">
+  <conditionalFormatting sqref="C132:E132">
+    <cfRule type="expression" dxfId="11" priority="1">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A128:AG128">
-[...15 lines deleted...]
-    <cfRule type="expression" dxfId="8" priority="5">
+  <conditionalFormatting sqref="G130">
+    <cfRule type="expression" dxfId="10" priority="6">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I130:K130">
-    <cfRule type="expression" dxfId="7" priority="11">
+    <cfRule type="expression" dxfId="9" priority="11">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I132:K132">
-    <cfRule type="expression" dxfId="6" priority="10">
+    <cfRule type="expression" dxfId="8" priority="10">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M130:O130">
-    <cfRule type="expression" dxfId="5" priority="15">
+    <cfRule type="expression" dxfId="7" priority="16">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M132:O132">
-    <cfRule type="expression" dxfId="4" priority="14">
+    <cfRule type="expression" dxfId="6" priority="15">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="Q130">
-    <cfRule type="expression" dxfId="3" priority="22">
+  <conditionalFormatting sqref="Q130:S130">
+    <cfRule type="expression" dxfId="5" priority="20">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="Q132">
-    <cfRule type="expression" dxfId="2" priority="21">
+  <conditionalFormatting sqref="Q132:S132">
+    <cfRule type="expression" dxfId="4" priority="19">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="U121 Y121 AC121 AE121 AG121">
-    <cfRule type="expression" dxfId="1" priority="1202">
+  <conditionalFormatting sqref="U130">
+    <cfRule type="expression" dxfId="3" priority="27">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AE130:AG130 AE132:AG132">
-    <cfRule type="expression" dxfId="0" priority="587">
+  <conditionalFormatting sqref="U132">
+    <cfRule type="expression" dxfId="2" priority="26">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AH8:XFD26">
-    <cfRule type="expression" priority="1128">
+  <conditionalFormatting sqref="Y121 AC121 AG121 AI121 AK121">
+    <cfRule type="expression" dxfId="1" priority="1207">
+      <formula>MOD(ROW(),2)=1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="AI130:AK130 AI132:AK132">
+    <cfRule type="expression" dxfId="0" priority="592">
+      <formula>MOD(ROW(),2)=1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="AL8:XFD26">
+    <cfRule type="expression" priority="1133">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="182" scale="13" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="R77 V77 Z77 H77 L77 H79 L79 R78:R79 V78:V79 Z78:Z79 R21 V21 Z21 H93 L93 V92:V93 R92:R93 Z92:Z93" formula="1"/>
+    <ignoredError sqref="V77 Z77 AD77 L77 P77 L79 P79 V78:V79 Z78:Z79 AD78:AD79 V21 Z21 AD21 L93 P93 Z92:Z93 V92:V93 AD92:AD93" formula="1"/>
   </ignoredErrors>
-</worksheet>
-[...1993 lines deleted...]
-  <pageSetup scale="60" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Non-GAAP Measures</vt:lpstr>
-      <vt:lpstr>Format 2</vt:lpstr>
       <vt:lpstr>'Non-GAAP Measures'!Print_Area</vt:lpstr>
       <vt:lpstr>'Non-GAAP Measures'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>OXY</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Meeker, Max M</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SV_QUERY_LIST_4F35BF76-6C0D-4D9B-82B2-816C12CF3733">